--- v1 (2026-02-15)
+++ v2 (2026-04-04)
@@ -3,199 +3,157 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-  <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/xl/ctrlProps/ctrlProp16.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/ctrlProps/ctrlProp17.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/ctrlProps/ctrlProp22.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/ctrlProps/ctrlProp23.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-[...12 lines deleted...]
-  <Override PartName="/xl/ctrlProps/ctrlProp36.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/ctrlProps/ctrlProp37.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/xl/ctrlProps/ctrlProp47.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/featurePropertyBag/featurePropertyBag.xml" ContentType="application/vnd.ms-excel.featurepropertybag+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ucareorg0.sharepoint.com/sites/msteams_841b0c_977275-ClinicalLiaisons/Shared Documents/Clinical Liaisons/2 Website-Final Format(All Versions)/Annual Website Updates/2026 Updated Documents/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ucareorg0.sharepoint.com/sites/msteams_841b0c_977275-ClinicalLiaisons/Shared Documents/Clinical Liaisons/3 Drafts for Review/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="55" documentId="120_{9898F990-D4F8-4270-9E37-99B96A1A1FCA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9FB459E5-2766-4155-B73D-C17744EFAA34}"/>
+  <xr:revisionPtr revIDLastSave="72" documentId="8_{13BDDD35-B892-482E-9E58-7D7C863C6ED7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{47390160-0233-467A-973B-BBDD8D83F34E}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="702" xr2:uid="{E845B805-778A-4081-9640-61346D292652}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="702" firstSheet="1" activeTab="5" xr2:uid="{E845B805-778A-4081-9640-61346D292652}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions &amp; Resources" sheetId="8" r:id="rId1"/>
     <sheet name="Inital and Annual Outreach" sheetId="2" r:id="rId2"/>
     <sheet name="THRA" sheetId="3" r:id="rId3"/>
     <sheet name="UTR.Refusal" sheetId="4" r:id="rId4"/>
     <sheet name="HRA &amp; Support Plan" sheetId="6" r:id="rId5"/>
     <sheet name="Mid-year Update" sheetId="7" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="125">
   <si>
     <t>Member Name:</t>
   </si>
   <si>
     <t xml:space="preserve">Health Risk Assessment (HRA)   </t>
   </si>
   <si>
     <t>Date of Last Assessment:</t>
   </si>
   <si>
     <t xml:space="preserve">THRA Completed Date: </t>
   </si>
   <si>
     <t>Support Plan and Post Visit Tasks</t>
   </si>
   <si>
     <t>Enrollment Date:</t>
   </si>
   <si>
     <t>Complete needed Referrals (Prioritize referrals based on member needs).
          •	 Disease Management
          • DME/Supplies
          •	 MnChoices Assessment for Waiver supports/PCA
          •	 Community Resources
          • Preventative Care Appointments</t>
   </si>
   <si>
     <t>Document date enrollment roster was provided to delegate/agency by UCare and the member's effective enrollment date.</t>
   </si>
   <si>
     <t>Enrollment Date:
 Assignment Date:</t>
   </si>
   <si>
     <t>Review Completed Date:</t>
   </si>
   <si>
     <t>Reminders Set</t>
   </si>
   <si>
     <t xml:space="preserve">Letter Mailed Date: </t>
   </si>
   <si>
     <t xml:space="preserve">UTR/Refusal Support Plan
 Completed Date: </t>
   </si>
   <si>
-    <t>Monthly Activity Log Updated</t>
-[...1 lines deleted...]
-  <si>
     <t>Verification Completed</t>
   </si>
   <si>
     <t xml:space="preserve">HRA Completed Date: </t>
   </si>
   <si>
     <t xml:space="preserve">Signature Obtained Date:
 Signature Request Mailed Date: </t>
   </si>
   <si>
     <t xml:space="preserve">Document a summary of the HRA along with any collateral information, interviews, supplemental assessments completed to enhance the assessment.  </t>
   </si>
   <si>
     <t>Document Summary Complete</t>
   </si>
   <si>
     <t>Collaboration Date:</t>
   </si>
   <si>
     <t>HRA Scheduled Date: 
 Reached for THRA Date:
 UTR Date:
 Refusal Date:</t>
   </si>
   <si>
@@ -212,53 +170,50 @@
   </si>
   <si>
     <t>Documention Completed</t>
   </si>
   <si>
     <t xml:space="preserve">2nd Attempt to 
 Obtain Signature Date 
 Completed or NA: </t>
   </si>
   <si>
     <t>Documentation Completed</t>
   </si>
   <si>
     <t>Member Reached for Update</t>
   </si>
   <si>
     <t>Support Plan Update Completed</t>
   </si>
   <si>
     <t>Review Completed</t>
   </si>
   <si>
     <t>Update Completed</t>
   </si>
   <si>
-    <t>Monthly Activity Log</t>
-[...1 lines deleted...]
-  <si>
     <t>Documentation completed</t>
   </si>
   <si>
     <t>MN-ITS:  Verify eligibility and check Waiver status.</t>
   </si>
   <si>
     <t xml:space="preserve">Welcome/CC Change Letter/Call 
 Completed Date: </t>
   </si>
   <si>
     <t>New and Transfer Member Process Flow</t>
   </si>
   <si>
     <t>SMART Carte Goals</t>
   </si>
   <si>
     <t>Connect Requirements Grid</t>
   </si>
   <si>
     <t>Member Engagement Strategies Job Aid</t>
   </si>
   <si>
     <t>Assessment Timeline Job Aid</t>
   </si>
   <si>
@@ -530,110 +485,85 @@
       </rPr>
       <t>Assessment Due Date:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>(Calculate due date based on assessment timeline requirements)</t>
     </r>
   </si>
   <si>
-    <r>
-[...20 lines deleted...]
-  <si>
     <t xml:space="preserve">Suppor Plan and Letter 
 Mailed to Member/Resp Party 
 Date: </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFA6192E"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Unable to Reach Member/Declined Update</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="5" tint="-0.249977111117893"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Mid-year update Completed Date: </t>
   </si>
   <si>
     <t>All members receive regular outreach at a minimum of annually and at the mid-year timeframe to monitor progress toward goal completion, provide health education, support, resources and to attempt to complete the HRA.  Support Plan updates may be completed over the phone or in-person.  Updates may also include additional quarterly/monthly contacts as stated on the Support Plan: My Follow Up Plan as well as Transition of Care updates.  Document details of the mid-year visit and TOC updates directly on the Support Plan: Monitoring Progress.</t>
   </si>
   <si>
     <t xml:space="preserve">Contact Completed 
 Date or NA: </t>
-  </si>
-[...1 lines deleted...]
-    <t>Add assessment results to Monthly Activity Log to be returned to UCare by the 15th of the following month.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Complete needed Referrals </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>(Prioritize referrals based on member needs):
          •	 Disease Management
          •	 DME/Supplies
          •	 MnChoices Assessment for Waiver supports/PCA
          •	 Community Resources
          •	 Other Referral Forms (as appropriate)
@@ -708,53 +638,50 @@
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Review previous documents (as applicable): 
          • HRA/HRA-MCO
          •	 Current Support Plan goals
          •	 Gaps in Care/TOC’s/Claims/Notes etc.</t>
     </r>
   </si>
   <si>
-    <t>Case note the outcome of the attempts: Phone number called,  scheduled in-person/telephonic visit to complete mid-year update.</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Submit HRA-MCO to "Completed" status </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>within 30</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> days of the HRA.</t>
     </r>
   </si>
   <si>
     <t>Completed:</t>
   </si>
   <si>
@@ -977,177 +904,78 @@
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Subsequent reassessments:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Calculate based on UTR/Refusal Activtiy Date</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t>Within 30 calendar days</t>
-[...40 lines deleted...]
-      </rPr>
       <t>Within 30 calendar days of completed HRA:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
     ☐ </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Send full Support Plan to ICT</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> as indicated by member (Cover Letters optional)</t>
-    </r>
-[...55 lines deleted...]
-         • All attempts are made on different dates and varying times</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Review current member chart</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>: 
          •	Support Plan goals 
          •	Signature Page status
          •	Recent TOC/hospitalizations
          •	Gaps in Care/claims/notes etc</t>
     </r>
   </si>
@@ -1173,71 +1001,50 @@
       <t xml:space="preserve">:
     ☐ Re-mail Support Plan to Member, PCP, ICT
     ☐ Resources as applicable
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFA6192E"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>NOTE:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> If updating INTERVENTIONS only:  Update directly on the Support Plan. Do not re-mail. </t>
     </r>
   </si>
   <si>
-    <r>
-[...19 lines deleted...]
-  <si>
     <t>Collaboration with Waiver, TCM, BHH Case Manager (as applicable): Case note the outcome of attempt(s) to reach/collaborate with other case managers.                 
          • Share CC contact information and relevant support plan interventions and supports  
          • Review MnCHOICES Assessment and CSSP within revised application. If not found, request copy of CSSP from waiver case manager</t>
   </si>
   <si>
     <t>Obtain the member’s signature using the e-signature within MnCHOICES Support Plan document.  
          • If electronic signature is not working or member is unable to sign electronically, print MnCHOICES Signature Sheet from the Support Plan within the application
          • See mailing instructions below if unable to obtain</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Enter Transitional HRA activity</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
@@ -1269,74 +1076,50 @@
       <t xml:space="preserve">Ensure the member’s signature page is obtained.  If not received, mail copy of signature page and follow up </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>within 2 weeks</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> if not returned.
          •	Attach signed Support Plan Signature page in MnCHOICES</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Determine HS code and add UTR/Refusal outcome to Monthly Activity Log by the 15th of the following month.  </t>
-[...22 lines deleted...]
-    <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Review transfer documents </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>for completeness and update accordingly: 
         • HRA-MCO, Support Plan, Signature Page
                • CC may complete a support plan if not received in transfer or at CC's discretion due to significant updates</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Support Plan Revision Completed
 </t>
   </si>
@@ -1364,224 +1147,64 @@
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Support Plan Revision at Reassessment</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <t>MnCHOICES Guidance</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
-        <color rgb="FFC00000"/>
-[...24 lines deleted...]
-        <sz val="11"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Document 3 attempts </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>to reach member via phone, email or UTR letter to schedule or complete Support Plan update.
          •  Letters are mailed at least 2 days apart to allow time for the member to respond
          • All attempts are made on different dates and varying times</t>
-    </r>
-[...132 lines deleted...]
-      <t>After completing the Initial and/or Annual Outreach tasks, proceed to the sections below:</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFA6192E"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Reassessments Only:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Ensure the assessment is in the completed status.
 Using the Revision function on the most recent Support Plan - HRA: 
     ☐ Under "Reason for Support Plan" select Annual/Reassessment to pull assessment information into the revised Support Plan
     ☐ Update all sections and goals (In Progress, Discontinued, or Achieved with brief notes)
     ☐ Close any goals that are Achieved or Discontinued
@@ -1760,560 +1383,696 @@
          • Add known information to the Member Profile including but not limited to PCP and other ICT members, diagnosis, emergency contacts, and informal supports
          • (New Members) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Add Form:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">  Support Plan-HRA. Create/add form under forms tab then form category 
          • Gather blank signature page as needed for in-person assessment </t>
     </r>
   </si>
   <si>
+    <t>Collaboration with Waiver, TCM, BHH Case Manager (as applicable): Case note the outcome of attempt(s) to reach/collaborate with other case managers
+         •  Share CC contact information and relevant information with other case managers as applicable
+         •  Review MnCHOICES Assessment and CSSP within revised application. If not found, request copy of CSSP from waiver case manager</t>
+  </si>
+  <si>
+    <t>MnCHOICES UCare Connect Care Coordination Initial and Annual Outreach</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+1st Attempt: 
+2nd Attempt:
+3rd Attempt:</t>
+  </si>
+  <si>
+    <t>MnCHOICES UCare Connect Care Coordination Instructions</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Document the outcome of outreach attempts and proceed to the appropriate assessment type checklist. 
+</t>
+  </si>
+  <si>
+    <t>MnCHOICES UCare Connect Care Coordination Transfer/Transitional HRA Checklist</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Set reminders: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  
+         • 2 Week CP Signature follow up (if not obtained)
+         • Next HRA date (before 365 days of HRA) or 6 month Support Plan update due date
+         </t>
+    </r>
+  </si>
+  <si>
+    <t>MnCHOICES UCare Connect Care Coordination Unable to Reach/Refusal Checklist</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">UTR/Refusal
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">        • Document efforts to reach member for HRA including all outreach attempts
+        • Optional: Complete applicable UCare UTR or Refusal Support Plan</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Set reminders:   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+         • 2 Week Support Plan Signature follow-up (if not obtained)
+         • Ongoing outreach to member based on member's Support Plan: Our Meeting Schedule (a minimum of every 6 months) </t>
+    </r>
+  </si>
+  <si>
+    <t>MnCHOICES UCare Connecte Care Coordination HRA &amp; Post Visit Checklist</t>
+  </si>
+  <si>
+    <t>MnCHOICES UCare Connect Care Coordination  Support  Plan Update Outreach</t>
+  </si>
+  <si>
+    <r>
+      <t>Collaboration with Waiver, TCM, BHH Case Manager (as applicable):  Case note the outcome of attempt(s) to reach other case managers.  Document information shared/obtained in member record.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF9954CC"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>CCs may use a Transfer Member Health Risk Assessment (THRA) for community and institutional members when an HRA and Support Plan completed within the last 365 days are obtained, and the member is able to be reached</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="5" tint="-0.249977111117893"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFA6192E"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>within 60 calendar days of enrollment</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> By completing the THRA the CC is adopting this assessment and Support Plan as their own.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>THRA's may be used for:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>Product Changes:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> when a member moves from Connect + Medicare to Connect and with a current HRA/Support Plan</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>Member Transferred Between MCOs:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  Member changes SNBC health plans and with current HRA/Support Plan
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">TIP: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">When the previous HRA is due within two months of the transfer, consider completing the full HRA instead. 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFA6192E"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>After completing the Initial Outreach tasks, proceed to the sections below:</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Complete the HRA-MCO:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">         •	 Complete or update the Member Profile including but not limited to PCP and other ICT members, diagnosis, emergency contacts, and informal supports
+         •  All areas of the HRA-MCO are to be addressed with additional comments added to provide detail to member responses, supports and services
+         •  Indicate "NA" in areas not relevant to the member situation
+         •  Review previous and/or new Support Plan goals at the assessment
+         •  Institutional:  Review MDS and facility care plan for collateral information
+         •   Submit HRA-MCO until status reads "Completed"</t>
+    </r>
+  </si>
+  <si>
+    <t>Collaboration with Waiver, TCM, BHH Case Manager (as applicable): Case note the outcome of attempt(s) to reach/collaborate with other case managers.  
+        • Share CC contact information and relevant care plan interventions and supports
+        • Review and document MnCHOICES Assessment and CSSP within the revised application. If not found, request copy of CSSP from waiver case manager
+        • 5841 is used to inform the waiver worker of authoization of MA home care services</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>Set reminders:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">   
+         •	 Ongoing outreach to member based on what is stated on member's Support Plan: My Follow Up Plan or a minimum of annually </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>and</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> at the mid-year timeframe</t>
+    </r>
+  </si>
+  <si>
+    <t>1st Attempt: 
+2nd Atempt:
+3rd Attempt:</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>Unable to Reach/Refusal</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>:  Document on the MnCHOICES Support Plan-HRA “Member UTR/Declined to provide update” and all other updates per process. 
+         • A support plan in "Plan Approved" status must be reopened using the "revise" function to make   edits/updates</t>
+    </r>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">Instructions: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFA6192E"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Each section is separated with the intent to offer one document to reference, regardless of assessment type.</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 1. For members "new" on the enrollment roster and with a Product Change, begin on the Initial and Annual Outreach tab - Section One
 2.  For members due for annual reassessment begin on the Initial and Annual Outreach tab - Section Two
-3. Proceed to the appropriate assessment type tab based on the outcome of the outreach
+3. Proceed to the appropriate assessment type tab based on the outcome of the outreach</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>All members (community and institutional) receive all required outreach attempts to complete an in-person health risk assessment</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> within 60 calendar days of new enrollment and before 365 days of previous HRA or UTR/Refusal Enrollment Date and</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>in the event an early reassessment is warranted.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Best practice: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Outreach attempts should begin in the month of new enrollment and/or at least 30 days prior to the annual reassessment due date.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFA6192E"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>After completing the Initial and/or Annual Outreach tasks, proceed to the sections below:</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="8" tint="-0.249977111117893"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">The Support Plan reflects a summary of the member's assessed strengths, supports and identified risks and choices. It is a living document that should be updated routinely throughout the year. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+All members receive regular outreach at a minimum of every 6 months to monitor progress toward goal completion, provide health education, support, resources and to attempt to complete the HRA.  Support Plan updates may be completed over the phone or in-person.  Updates may also include additional quarterly/monthly contacts as stated on the MnCHOICES Support Plan: "Our Meeting Schedule" as well as Transition of Care updates.  Document details of the 6-month visit and TOC updates directly on the Support Plan: Monitoring Progress.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="5" tint="-0.249977111117893"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>TIP:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Schedule time </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>within 10 business days</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> of the HRA to complete the Support Plan for best recall of goals/member needs. 
     ☐ Update Support Plan status to "In Progress-Assessment Complete" 
 REMINDER:  HRA-MCO must be in a "completed" status before updating the support plan status
     ☐ All areas of the Support Plan are addressed or indicated "NA" as applicable
     ☐ Ensure Support Plan is consistent with information documented in HRA and case notes
     ☐ Services/Risks for which the member prefers no intervention are documented in "My Plan to Address Safety Needs"
     ☐ Ensure a person-centered emergency backup plan is established in “My Backup Plans” or “My Plan to Address Safety Needs” 
     ☐ Ensure goals from previous Support Plan are carried to new Support Plan as applicable
     ☐ Ensure all goals are person-centered and written in the SMART format
-    ☐ At least one goal is In-Progress/active and HIGH-PRIORITY at all times
+    ☐ At least one goal is In Progress/active and HIGH-PRIORITY at all times
     ☐ Document the ICT and whether the member wishes to share Support Plan with individual</t>
     </r>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">         •	 Submit Support Plan until "Plan Approved" displays as status</t>
     </r>
   </si>
   <si>
-    <t>Collaboration with Waiver, TCM, BHH Case Manager (as applicable): Case note the outcome of attempt(s) to reach/collaborate with other case managers
-[...46 lines deleted...]
-        <b/>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>Within 30 calendar days</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>of the completed HRA-MCO</t>
+    </r>
+    <r>
+      <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">Set reminders: </t>
-[...340 lines deleted...]
-    </r>
+      <t xml:space="preserve"> (day 1 is the date of the HRA) provide the following to member:
+    ☐ Support Plan
+    ☐ Support Plan Letter
+    ☐ Signature Sheet with Support Plan Signature Letter(if unable to obtain at assessment along with return envelope)
+    ☐ Release of information (as applicable)
+    ☐ Resources/HCD info</t>
+    </r>
+  </si>
+  <si>
+    <t>Case note the outcome of the attempts: Phone number called, scheduled in-person/telephonic visit to complete mid-year update.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="32" x14ac:knownFonts="1">
+  <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
@@ -2444,85 +2203,71 @@
       <color rgb="FF9954CC"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <strike/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFA6192E"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="11"/>
       <color rgb="FFC00000"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF2F75B5"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
-      <color rgb="FFC00000"/>
-[...5 lines deleted...]
-      <sz val="11"/>
       <color rgb="FFC00000"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00205B"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -3016,195 +2761,216 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="198">
+  <cellXfs count="191">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...2 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -3421,142 +3187,133 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="34" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
@@ -3604,238 +3361,78 @@
     <mruColors>
       <color rgb="FF2F75B5"/>
       <color rgb="FFA6192E"/>
       <color rgb="FF707372"/>
       <color rgb="FF779FB5"/>
       <color rgb="FFD19000"/>
       <color rgb="FFC7C9C7"/>
       <color rgb="FF00205B"/>
       <color rgb="FF9954CC"/>
       <color rgb="FF548235"/>
       <color rgb="FFDE0000"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2022/11/relationships/FeaturePropertyBag" Target="featurePropertyBag/featurePropertyBag.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
-[...38 lines deleted...]
-<file path=xl/ctrlProps/ctrlProp19.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
-<file path=xl/ctrlProps/ctrlProp20.xml><?xml version="1.0" encoding="utf-8"?>
-[...38 lines deleted...]
-
 <file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
-<file path=xl/ctrlProps/ctrlProp30.xml><?xml version="1.0" encoding="utf-8"?>
-[...38 lines deleted...]
-
 <file path=xl/ctrlProps/ctrlProp4.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
-[...30 lines deleted...]
-<file path=xl/ctrlProps/ctrlProp47.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp5.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp6.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp7.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
-[...6 lines deleted...]
-<file path=xl/ctrlProps/ctrlProp9.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/></Relationships>
@@ -3892,57 +3489,57 @@
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>47625</xdr:colOff>
+          <xdr:colOff>50800</xdr:colOff>
           <xdr:row>11</xdr:row>
-          <xdr:rowOff>123825</xdr:rowOff>
+          <xdr:rowOff>127000</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>295275</xdr:colOff>
+          <xdr:colOff>298450</xdr:colOff>
           <xdr:row>11</xdr:row>
           <xdr:rowOff>304800</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1038" name="Check Box 14" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1038"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -3959,53 +3556,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>47625</xdr:colOff>
+          <xdr:colOff>50800</xdr:colOff>
           <xdr:row>9</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>304800</xdr:colOff>
           <xdr:row>9</xdr:row>
           <xdr:rowOff>190500</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1055" name="Check Box 31" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1055"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00001F040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -4026,57 +3623,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>47625</xdr:colOff>
+          <xdr:colOff>50800</xdr:colOff>
           <xdr:row>8</xdr:row>
           <xdr:rowOff>133350</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>295275</xdr:colOff>
+          <xdr:colOff>298450</xdr:colOff>
           <xdr:row>8</xdr:row>
           <xdr:rowOff>304800</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1056" name="Check Box 32" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1056"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000020040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -4093,59 +3690,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>47625</xdr:colOff>
+          <xdr:colOff>50800</xdr:colOff>
           <xdr:row>10</xdr:row>
-          <xdr:rowOff>409575</xdr:rowOff>
+          <xdr:rowOff>412750</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>295275</xdr:colOff>
+          <xdr:colOff>298450</xdr:colOff>
           <xdr:row>10</xdr:row>
-          <xdr:rowOff>619125</xdr:rowOff>
+          <xdr:rowOff>622300</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1057" name="Check Box 33" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1057"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000021040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4179,117 +3776,50 @@
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>57150</xdr:colOff>
           <xdr:row>13</xdr:row>
           <xdr:rowOff>590550</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>285750</xdr:colOff>
           <xdr:row>13</xdr:row>
           <xdr:rowOff>781050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1058" name="Check Box 34" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1058"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000022040000}"/>
-                </a:ext>
-[...65 lines deleted...]
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000023040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -4546,57 +4076,57 @@
         <a:effectRef idx="0">
           <a:schemeClr val="accent2"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>7</xdr:row>
-          <xdr:rowOff>447675</xdr:rowOff>
+          <xdr:rowOff>450850</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>7</xdr:row>
-          <xdr:rowOff>619125</xdr:rowOff>
+          <xdr:rowOff>622300</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1061" name="Check Box 37" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1061"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000025040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4611,59 +4141,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>14</xdr:row>
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:rowOff>101600</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>238125</xdr:colOff>
+          <xdr:colOff>266700</xdr:colOff>
           <xdr:row>14</xdr:row>
-          <xdr:rowOff>285750</xdr:rowOff>
+          <xdr:rowOff>387350</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1062" name="Check Box 38" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1062"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000026040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4678,519 +4208,50 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...467 lines deleted...]
-  </mc:AlternateContent>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>57150</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>50800</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1237268</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>438318</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Picture 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
@@ -5208,390 +4269,55 @@
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="263361" y="50800"/>
           <a:ext cx="1455067" cy="387518"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...65 lines deleted...]
-  </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...266 lines deleted...]
-  </mc:AlternateContent>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>184150</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1346518</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>416802</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000008000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
@@ -5609,993 +4335,55 @@
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="431800" y="38100"/>
           <a:ext cx="1401763" cy="378702"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...132 lines deleted...]
-  </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...802 lines deleted...]
-  </mc:AlternateContent>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>174625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>60325</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1322387</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>426327</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Picture 17">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000012000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
@@ -6613,524 +4401,55 @@
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="479425" y="60325"/>
           <a:ext cx="1398587" cy="369177"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...132 lines deleted...]
-  </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...333 lines deleted...]
-  </mc:AlternateContent>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>281085</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>57539</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>991378</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>417934</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Picture 42">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-00002B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
@@ -7148,463 +4467,61 @@
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="533789" y="57539"/>
           <a:ext cx="1322615" cy="360395"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...400 lines deleted...]
-  </mc:AlternateContent>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>2219196</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>58315</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>2361812</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>265598</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="Arrow: Down 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000009000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm flipH="1">
           <a:off x="7214961" y="4276529"/>
           <a:ext cx="142616" cy="207283"/>
         </a:xfrm>
         <a:prstGeom prst="downArrow">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="A6192E"/>
         </a:solidFill>
       </xdr:spPr>
@@ -7617,57 +4534,57 @@
         <a:fillRef idx="1">
           <a:schemeClr val="accent2"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent2"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>1781821</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>58317</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>1930982</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>285233</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="11" name="Arrow: Down 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-00000B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm flipH="1">
           <a:off x="6777586" y="5024924"/>
           <a:ext cx="149161" cy="226916"/>
         </a:xfrm>
         <a:prstGeom prst="downArrow">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="A6192E"/>
         </a:solidFill>
       </xdr:spPr>
@@ -7677,50 +4594,67 @@
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent2"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent2"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/featurePropertyBag/featurePropertyBag.xml><?xml version="1.0" encoding="utf-8"?>
+<FeaturePropertyBags xmlns="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag">
+  <bag type="Checkbox"/>
+  <bag type="XFControls">
+    <bagId k="CellControl">0</bagId>
+  </bag>
+  <bag type="XFComplement">
+    <bagId k="XFControls">1</bagId>
+  </bag>
+  <bag type="XFComplements" extRef="XFComplementsMapperExtRef">
+    <a k="MappedFeaturePropertyBags">
+      <bagId>2</bagId>
+    </a>
+  </bag>
+</FeaturePropertyBags>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7979,179 +4913,179 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.ucare.org/-/media/documents/provider/general/connect_connectmed_cc_processflow.pdf?rev=5e85254cde924155bc27c68c3214b981&amp;hash=515CDCC26E334434035A3933A28BF0AE&amp;_gl=1*1i8hjl3*_ga*MTI2NTYyNDkzNi4xNjk4MTYwNTQw*_ga_JCX0DKEMHJ*MTY5ODE2MjcxMC4yLjEuMTY5ODE2MzUzNy4wLjAuMA.." TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/ucare-connect-connect-medicare-care-coordination-resources" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.ucare.org/-/media/documents/provider/general/cc_requirementsgrid_connect.pdf?rev=89e653074bdf43f29ea49fa98cf1aaa8&amp;hash=A61841E42657DB5501EAC45973E53DB0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.ucare.org/-/media/documents/provider/general/smart_carte.xlsx?rev=da0b34f45188478ca6580fc764734fc3&amp;hash=8A09FE79F7ADF61F84759C45B6F2D4DC&amp;_gl=1*1aepku5*_ga*MTI2NTYyNDkzNi4xNjk4MTYwNTQw*_ga_JCX0DKEMHJ*MTY5ODE2MjcxMC4yLjEuMTY5ODE2MzUzNy4wLjAuMA.." TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.ucare.org/-/media/documents/provider/general/caremanagement_assessmenttimelines.pdf?rev=d6e0c037265a4158bdfe02e24a5231da&amp;hash=C4F4A0192C9BCC6D6D89DFA30B91B6C4&amp;_gl=1*qem34y*_ga*ODM4ODUxNTkxLjE2ODM3NDM3NzM.*_ga_JCX0DKEMHJ*MTY4Mzc1MTkwNC4yLjEuMTY4Mzc1MTk5MC4wLjAuMA.." TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp27.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp32.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp26.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp31.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp36.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp25.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp30.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp34.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp29.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp28.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp33.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp41.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp46.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp40.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp45.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp39.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp44.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp38.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp43.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp37.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp42.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp47.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5359690B-D66C-4EF3-8C88-03BD033081E9}">
   <sheetPr>
     <tabColor rgb="FFC7C9C7"/>
   </sheetPr>
   <dimension ref="A1:F11"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="B19" sqref="B19"/>
+    <sheetView showGridLines="0" topLeftCell="A2" workbookViewId="0">
+      <selection activeCell="E2" sqref="E2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="40.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="40.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData>
-    <row r="1" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-[...22 lines deleted...]
-      <c r="A4" s="67" t="s">
+    <row r="1" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="64"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+    </row>
+    <row r="2" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="63" t="s">
+        <v>103</v>
+      </c>
+      <c r="B2" s="63"/>
+      <c r="C2" s="63"/>
+      <c r="D2" s="63"/>
+    </row>
+    <row r="3" spans="1:6" ht="75.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="65" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3" s="66"/>
+      <c r="C3" s="66"/>
+      <c r="D3" s="66"/>
+    </row>
+    <row r="4" spans="1:6" ht="20.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="63" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="63"/>
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="6"/>
+      <c r="F4" s="6"/>
+    </row>
+    <row r="5" spans="1:6" s="9" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="62" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="62"/>
+      <c r="C5" s="62" t="s">
+        <v>35</v>
+      </c>
+      <c r="D5" s="62"/>
+      <c r="E5" s="10"/>
+      <c r="F5" s="10"/>
+    </row>
+    <row r="6" spans="1:6" s="9" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="62" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="62"/>
+      <c r="C6" s="62" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6" s="62"/>
+      <c r="E6" s="60"/>
+      <c r="F6" s="60"/>
+    </row>
+    <row r="7" spans="1:6" s="9" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="62" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" s="62"/>
+      <c r="C7" s="61" t="s">
+        <v>49</v>
+      </c>
+      <c r="D7" s="61"/>
+      <c r="E7" s="10"/>
+      <c r="F7" s="10"/>
+    </row>
+    <row r="8" spans="1:6" s="9" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="61" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" s="61"/>
+      <c r="C8" s="61" t="s">
         <v>41</v>
       </c>
-      <c r="B4" s="67"/>
-[...6 lines deleted...]
-      <c r="A5" s="66" t="s">
+      <c r="D8" s="61"/>
+    </row>
+    <row r="9" spans="1:6" s="9" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="62" t="s">
         <v>38</v>
       </c>
-      <c r="B5" s="66"/>
-[...59 lines deleted...]
-      <c r="D11" s="63"/>
+      <c r="B9" s="62"/>
+      <c r="C9" s="61"/>
+      <c r="D9" s="61"/>
+    </row>
+    <row r="10" spans="1:6" ht="16.5" x14ac:dyDescent="0.45">
+      <c r="A10" s="57" t="s">
+        <v>93</v>
+      </c>
+      <c r="B10" s="57"/>
+      <c r="C10" s="58"/>
+      <c r="D10" s="58"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="C11" s="59"/>
+      <c r="D11" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="C8:D8"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A5:B5" r:id="rId1" display="Member Engagement Strategies Job Aid" xr:uid="{C21CF949-AAA1-472F-AC74-CB67C1BBDBB4}"/>
     <hyperlink ref="C5" r:id="rId2" display="https://media.ucare.org/-/media/documents/provider/general/cc_requirementsgrid_connect.pdf?rev=89e653074bdf43f29ea49fa98cf1aaa8&amp;hash=A61841E42657DB5501EAC45973E53DB0" xr:uid="{F7A03577-7C07-4F79-B73E-648E106302D9}"/>
@@ -8161,2346 +5095,1472 @@
     <hyperlink ref="A8:B8" r:id="rId6" display="In-person Assessment Requirements Job Aid" xr:uid="{5074E0BF-0783-4C45-BEBC-34BCF5DCD17C}"/>
     <hyperlink ref="C8:D8" r:id="rId7" display="In-Person Assessment Decision Tree" xr:uid="{958E99AC-E85F-4078-927C-E265DC52FFE2}"/>
     <hyperlink ref="C7:D7" r:id="rId8" display="SMART Goals Job Aid" xr:uid="{4F401E55-485F-4BA6-BCF5-F3D8C2C50DC4}"/>
     <hyperlink ref="A9:B9" r:id="rId9" display=" Care Coordination Resources" xr:uid="{0EC97A23-FAB9-4E96-AD92-DD0D1FAEBED1}"/>
     <hyperlink ref="A10:B10" r:id="rId10" display="MnCHOICES Guidance" xr:uid="{2005D8E5-9C0D-4398-A3D9-F103D8089668}"/>
     <hyperlink ref="A6:B6" r:id="rId11" display="New and Transfer Member Process Flow" xr:uid="{A32267DE-A05D-468D-83BF-6DC5589E84D9}"/>
     <hyperlink ref="C5:D5" r:id="rId12" display="Connect Requirements Grid" xr:uid="{C845C1C7-930B-4DBB-AE3A-15DF5E2AE326}"/>
     <hyperlink ref="A7:B7" r:id="rId13" display="SMART Carte Goals" xr:uid="{CBBD7A28-9DA1-4E28-82FB-2BA4F90E5A19}"/>
     <hyperlink ref="C6:D6" r:id="rId14" display="Assessment Timeline Job Aid" xr:uid="{A79B5FCD-5558-4669-8150-D6C490F91FB7}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="192" r:id="rId15"/>
   <drawing r:id="rId16"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B5E56B97-0D48-44C2-97BA-1D901D7F67B5}">
   <sheetPr codeName="Sheet1">
     <tabColor rgb="FF00205B"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:G16"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="B13" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="B15" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="D15" sqref="D15:F15"/>
+      <selection pane="bottomRight" activeCell="C14" sqref="C14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="3.5703125" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="35.28515625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="3.54296875" customWidth="1"/>
+    <col min="2" max="2" width="4.54296875" customWidth="1"/>
+    <col min="3" max="3" width="51.81640625" customWidth="1"/>
+    <col min="4" max="4" width="25.54296875" customWidth="1"/>
+    <col min="5" max="5" width="41.1796875" customWidth="1"/>
+    <col min="6" max="6" width="47.54296875" customWidth="1"/>
+    <col min="7" max="7" width="35.26953125" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:7" ht="36" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="E1" s="39" t="s">
+    <row r="1" spans="2:7" ht="36" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B1" s="87"/>
+      <c r="C1" s="88"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="F1" s="40"/>
-[...11 lines deleted...]
-      <c r="B3" s="107" t="s">
+      <c r="F1" s="35"/>
+    </row>
+    <row r="2" spans="2:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="95" t="s">
+        <v>101</v>
+      </c>
+      <c r="C2" s="96"/>
+      <c r="D2" s="96"/>
+      <c r="E2" s="96"/>
+      <c r="F2" s="97"/>
+    </row>
+    <row r="3" spans="2:7" ht="46.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B3" s="103" t="s">
+        <v>58</v>
+      </c>
+      <c r="C3" s="104"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="F3" s="21"/>
+      <c r="G3"/>
+    </row>
+    <row r="4" spans="2:7" s="5" customFormat="1" ht="54" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B4" s="98" t="s">
+        <v>59</v>
+      </c>
+      <c r="C4" s="99"/>
+      <c r="D4" s="22"/>
+      <c r="E4" s="82" t="s">
+        <v>42</v>
+      </c>
+      <c r="F4" s="83"/>
+      <c r="G4" s="8"/>
+    </row>
+    <row r="5" spans="2:7" s="5" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B5" s="79"/>
+      <c r="C5" s="80"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="81"/>
+      <c r="G5" s="8"/>
+    </row>
+    <row r="6" spans="2:7" ht="94.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B6" s="100" t="s">
+        <v>119</v>
+      </c>
+      <c r="C6" s="101"/>
+      <c r="D6" s="101"/>
+      <c r="E6" s="101"/>
+      <c r="F6" s="102"/>
+    </row>
+    <row r="7" spans="2:7" ht="39.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B7" s="92" t="s">
         <v>60</v>
       </c>
-      <c r="C3" s="108"/>
-[...8 lines deleted...]
-      <c r="B4" s="102" t="s">
+      <c r="C7" s="93"/>
+      <c r="D7" s="93"/>
+      <c r="E7" s="93"/>
+      <c r="F7" s="94"/>
+    </row>
+    <row r="8" spans="2:7" ht="84" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B8" s="47"/>
+      <c r="C8" s="17" t="s">
+        <v>71</v>
+      </c>
+      <c r="D8" s="84" t="s">
+        <v>86</v>
+      </c>
+      <c r="E8" s="85"/>
+      <c r="F8" s="86"/>
+    </row>
+    <row r="9" spans="2:7" ht="39.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B9" s="23"/>
+      <c r="C9" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="D9" s="72" t="s">
+        <v>7</v>
+      </c>
+      <c r="E9" s="72"/>
+      <c r="F9" s="73"/>
+    </row>
+    <row r="10" spans="2:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B10" s="23"/>
+      <c r="C10" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="D10" s="70" t="s">
+        <v>31</v>
+      </c>
+      <c r="E10" s="70"/>
+      <c r="F10" s="71"/>
+    </row>
+    <row r="11" spans="2:7" ht="83.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B11" s="16"/>
+      <c r="C11" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" s="90" t="s">
+        <v>75</v>
+      </c>
+      <c r="E11" s="90"/>
+      <c r="F11" s="91"/>
+    </row>
+    <row r="12" spans="2:7" ht="39" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B12" s="16"/>
+      <c r="C12" s="24"/>
+      <c r="D12" s="70" t="s">
+        <v>76</v>
+      </c>
+      <c r="E12" s="70"/>
+      <c r="F12" s="71"/>
+    </row>
+    <row r="13" spans="2:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B13" s="74" t="s">
         <v>61</v>
       </c>
-      <c r="C4" s="103"/>
-[...108 lines deleted...]
-      <c r="C15" s="18" t="s">
+      <c r="C13" s="75"/>
+      <c r="D13" s="75"/>
+      <c r="E13" s="75"/>
+      <c r="F13" s="76"/>
+    </row>
+    <row r="14" spans="2:7" ht="115.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B14" s="16"/>
+      <c r="C14" s="17" t="s">
+        <v>102</v>
+      </c>
+      <c r="D14" s="77" t="s">
+        <v>97</v>
+      </c>
+      <c r="E14" s="77"/>
+      <c r="F14" s="78"/>
+    </row>
+    <row r="15" spans="2:7" ht="92.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B15" s="16"/>
+      <c r="C15" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="D15" s="70" t="s">
+        <v>104</v>
+      </c>
+      <c r="E15" s="70"/>
+      <c r="F15" s="71"/>
+    </row>
+    <row r="16" spans="2:7" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="67" t="s">
         <v>20</v>
       </c>
-      <c r="D15" s="74" t="s">
-[...12 lines deleted...]
-      <c r="F16" s="73"/>
+      <c r="C16" s="68"/>
+      <c r="D16" s="68"/>
+      <c r="E16" s="68"/>
+      <c r="F16" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="D8:F8"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="D11:F11"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="B16:F16"/>
     <mergeCell ref="D10:F10"/>
     <mergeCell ref="D9:F9"/>
     <mergeCell ref="D12:F12"/>
     <mergeCell ref="D15:F15"/>
     <mergeCell ref="B13:F13"/>
     <mergeCell ref="D14:F14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E4" location="'Table of Contents'!A1" display="Resouces/Relevant Job Aids" xr:uid="{1B7AB03D-D7BE-4B08-B6C8-EE7E6F6932B4}"/>
     <hyperlink ref="E4:F4" location="'Instructions &amp; Resources'!A1" display="Resouces/Relevant Job Aids" xr:uid="{3180859F-97DA-43DE-B0C3-3C16E81047F6}"/>
   </hyperlinks>
   <pageMargins left="0.45" right="0.45" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="80" orientation="landscape" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1038" r:id="rId4" name="Check Box 14">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>47625</xdr:colOff>
+                    <xdr:colOff>50800</xdr:colOff>
                     <xdr:row>11</xdr:row>
-                    <xdr:rowOff>123825</xdr:rowOff>
+                    <xdr:rowOff>127000</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>295275</xdr:colOff>
+                    <xdr:colOff>298450</xdr:colOff>
                     <xdr:row>11</xdr:row>
                     <xdr:rowOff>304800</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1055" r:id="rId5" name="Check Box 31">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>47625</xdr:colOff>
+                    <xdr:colOff>50800</xdr:colOff>
                     <xdr:row>9</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>31750</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>304800</xdr:colOff>
                     <xdr:row>9</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1056" r:id="rId6" name="Check Box 32">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>47625</xdr:colOff>
+                    <xdr:colOff>50800</xdr:colOff>
                     <xdr:row>8</xdr:row>
                     <xdr:rowOff>133350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>295275</xdr:colOff>
+                    <xdr:colOff>298450</xdr:colOff>
                     <xdr:row>8</xdr:row>
                     <xdr:rowOff>304800</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1057" r:id="rId7" name="Check Box 33">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>47625</xdr:colOff>
+                    <xdr:colOff>50800</xdr:colOff>
                     <xdr:row>10</xdr:row>
-                    <xdr:rowOff>409575</xdr:rowOff>
+                    <xdr:rowOff>412750</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>295275</xdr:colOff>
+                    <xdr:colOff>298450</xdr:colOff>
                     <xdr:row>10</xdr:row>
-                    <xdr:rowOff>619125</xdr:rowOff>
+                    <xdr:rowOff>622300</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1058" r:id="rId8" name="Check Box 34">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>13</xdr:row>
                     <xdr:rowOff>590550</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>285750</xdr:colOff>
                     <xdr:row>13</xdr:row>
                     <xdr:rowOff>781050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1059" r:id="rId9" name="Check Box 35">
+            <control shapeId="1061" r:id="rId9" name="Check Box 37">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>47625</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>371475</xdr:rowOff>
+                    <xdr:colOff>19050</xdr:colOff>
+                    <xdr:row>7</xdr:row>
+                    <xdr:rowOff>450850</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>304800</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>552450</xdr:rowOff>
+                    <xdr:colOff>266700</xdr:colOff>
+                    <xdr:row>7</xdr:row>
+                    <xdr:rowOff>622300</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1061" r:id="rId10" name="Check Box 37">
+            <control shapeId="1062" r:id="rId10" name="Check Box 38">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>19050</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>447675</xdr:rowOff>
+                    <xdr:colOff>57150</xdr:colOff>
+                    <xdr:row>14</xdr:row>
+                    <xdr:rowOff>101600</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
-                    <xdr:row>7</xdr:row>
-[...14 lines deleted...]
-                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>14</xdr:row>
-                    <xdr:rowOff>0</xdr:rowOff>
-[...5 lines deleted...]
-                    <xdr:rowOff>285750</xdr:rowOff>
+                    <xdr:rowOff>387350</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7E387918-B597-41C6-8DD8-C16CF242E305}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7E387918-B597-41C6-8DD8-C16CF242E305}">
   <sheetPr codeName="Sheet2">
     <tabColor rgb="FFD19000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:F15"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="97" zoomScaleNormal="97" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="4" topLeftCell="A13" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
-      <selection pane="bottomLeft" activeCell="B6" sqref="B6:F6"/>
+      <selection pane="bottomLeft" activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="3.140625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="63.7109375" customWidth="1"/>
+    <col min="1" max="1" width="3.1796875" customWidth="1"/>
+    <col min="2" max="2" width="4.1796875" customWidth="1"/>
+    <col min="3" max="3" width="44.26953125" customWidth="1"/>
+    <col min="4" max="4" width="24.7265625" customWidth="1"/>
+    <col min="5" max="5" width="58.54296875" customWidth="1"/>
+    <col min="6" max="6" width="63.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:6" ht="37.5" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="E1" s="37" t="s">
+    <row r="1" spans="2:6" ht="37.5" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B1" s="26"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="F1" s="38"/>
-[...11 lines deleted...]
-      <c r="B3" s="118" t="s">
+      <c r="F1" s="33"/>
+    </row>
+    <row r="2" spans="2:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="95" t="s">
+        <v>105</v>
+      </c>
+      <c r="C2" s="96"/>
+      <c r="D2" s="96"/>
+      <c r="E2" s="96"/>
+      <c r="F2" s="97"/>
+    </row>
+    <row r="3" spans="2:6" ht="35.25" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B3" s="114" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="119"/>
-[...1 lines deleted...]
-      <c r="E3" s="29" t="s">
+      <c r="C3" s="115"/>
+      <c r="D3" s="28"/>
+      <c r="E3" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="F3" s="29"/>
+    </row>
+    <row r="4" spans="2:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B4" s="105" t="s">
         <v>45</v>
       </c>
-      <c r="F3" s="33"/>
-[...37 lines deleted...]
-      <c r="C8" s="58" t="s">
+      <c r="C4" s="106"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="116" t="s">
+        <v>42</v>
+      </c>
+      <c r="F4" s="117"/>
+    </row>
+    <row r="5" spans="2:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B5" s="95"/>
+      <c r="C5" s="96"/>
+      <c r="D5" s="96"/>
+      <c r="E5" s="96"/>
+      <c r="F5" s="97"/>
+    </row>
+    <row r="6" spans="2:6" s="3" customFormat="1" ht="155.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B6" s="121" t="s">
+        <v>113</v>
+      </c>
+      <c r="C6" s="122"/>
+      <c r="D6" s="122"/>
+      <c r="E6" s="122"/>
+      <c r="F6" s="123"/>
+    </row>
+    <row r="7" spans="2:6" s="3" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B7" s="118"/>
+      <c r="C7" s="119"/>
+      <c r="D7" s="119"/>
+      <c r="E7" s="119"/>
+      <c r="F7" s="120"/>
+    </row>
+    <row r="8" spans="2:6" s="49" customFormat="1" ht="59.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B8" s="54" t="b">
+        <v>0</v>
+      </c>
+      <c r="C8" s="50" t="s">
         <v>9</v>
       </c>
-      <c r="D8" s="130" t="s">
-[...3 lines deleted...]
-      <c r="F8" s="132"/>
+      <c r="D8" s="126" t="s">
+        <v>89</v>
+      </c>
+      <c r="E8" s="127"/>
+      <c r="F8" s="128"/>
     </row>
     <row r="9" spans="2:6" ht="99.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B9" s="35"/>
-[...5 lines deleted...]
-      <c r="F9" s="129"/>
+      <c r="B9" s="55" t="b">
+        <v>0</v>
+      </c>
+      <c r="C9" s="24"/>
+      <c r="D9" s="108" t="s">
+        <v>77</v>
+      </c>
+      <c r="E9" s="124"/>
+      <c r="F9" s="125"/>
     </row>
     <row r="10" spans="2:6" ht="80.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B10" s="35"/>
-      <c r="C10" s="20" t="s">
+      <c r="B10" s="55" t="b">
+        <v>0</v>
+      </c>
+      <c r="C10" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="D10" s="112" t="s">
-[...3 lines deleted...]
-      <c r="F10" s="129"/>
+      <c r="D10" s="108" t="s">
+        <v>70</v>
+      </c>
+      <c r="E10" s="124"/>
+      <c r="F10" s="125"/>
     </row>
     <row r="11" spans="2:6" ht="45" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B11" s="35"/>
-[...7 lines deleted...]
-      <c r="F11" s="129"/>
+      <c r="B11" s="55" t="b">
+        <v>0</v>
+      </c>
+      <c r="C11" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" s="108" t="s">
+        <v>88</v>
+      </c>
+      <c r="E11" s="124"/>
+      <c r="F11" s="125"/>
     </row>
     <row r="12" spans="2:6" ht="38.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B12" s="35"/>
-[...7 lines deleted...]
-      <c r="F12" s="129"/>
+      <c r="B12" s="55" t="b">
+        <v>0</v>
+      </c>
+      <c r="C12" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="D12" s="108" t="s">
+        <v>56</v>
+      </c>
+      <c r="E12" s="124"/>
+      <c r="F12" s="125"/>
     </row>
     <row r="13" spans="2:6" ht="69" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B13" s="35"/>
-[...18 lines deleted...]
-      <c r="F14" s="117"/>
+      <c r="B13" s="55" t="b">
+        <v>0</v>
+      </c>
+      <c r="C13" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="D13" s="108" t="s">
+        <v>83</v>
+      </c>
+      <c r="E13" s="109"/>
+      <c r="F13" s="110"/>
+    </row>
+    <row r="14" spans="2:6" s="49" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B14" s="54" t="b">
+        <v>0</v>
+      </c>
+      <c r="C14" s="50" t="s">
+        <v>50</v>
+      </c>
+      <c r="D14" s="111" t="s">
+        <v>85</v>
+      </c>
+      <c r="E14" s="112"/>
+      <c r="F14" s="113"/>
     </row>
     <row r="15" spans="2:6" ht="81.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B15" s="33"/>
-      <c r="C15" s="20" t="s">
+      <c r="B15" s="55" t="b">
+        <v>0</v>
+      </c>
+      <c r="C15" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="D15" s="74" t="s">
-[...3 lines deleted...]
-      <c r="F15" s="111"/>
+      <c r="D15" s="70" t="s">
+        <v>106</v>
+      </c>
+      <c r="E15" s="107"/>
+      <c r="F15" s="107"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D15:F15"/>
     <mergeCell ref="D13:F13"/>
     <mergeCell ref="D14:F14"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="D11:F11"/>
     <mergeCell ref="D12:F12"/>
     <mergeCell ref="D8:F8"/>
     <mergeCell ref="D10:F10"/>
     <mergeCell ref="D9:F9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E4" location="'Table of Contents'!A1" display="Resouces/Relevant Job Aids" xr:uid="{C609B094-2346-45FC-AE6D-D1A18D9FD65A}"/>
     <hyperlink ref="E4:F4" location="'Instructions &amp; Resources'!A1" display="Resouces/Relevant Job Aids" xr:uid="{90677FE3-380E-468B-B93F-CA42A5445FB2}"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup scale="75" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
   <drawing r:id="rId2"/>
-  <legacyDrawing r:id="rId3"/>
-[...181 lines deleted...]
-  </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{148F1F23-5253-4365-B2D6-E5E6DBDAC0D5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{148F1F23-5253-4365-B2D6-E5E6DBDAC0D5}">
   <sheetPr codeName="Sheet3">
     <tabColor rgb="FFA6192E"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G14"/>
+  <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="5" topLeftCell="A12" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
-      <selection pane="bottomLeft" activeCell="D9" sqref="D9:F9"/>
+      <selection pane="bottomLeft" activeCell="B7" sqref="B7:F7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="2" width="3.7109375" customWidth="1"/>
+    <col min="1" max="2" width="3.7265625" customWidth="1"/>
     <col min="3" max="3" width="48" customWidth="1"/>
-    <col min="4" max="4" width="26.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="64.85546875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="26.81640625" customWidth="1"/>
+    <col min="5" max="5" width="58.26953125" customWidth="1"/>
+    <col min="6" max="6" width="52.1796875" customWidth="1"/>
+    <col min="7" max="7" width="64.81640625" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="36" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="E1" s="39" t="s">
+    <row r="1" spans="1:7" ht="36" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B1" s="36"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="F1" s="43"/>
-[...11 lines deleted...]
-      <c r="B3" s="138" t="s">
+      <c r="F1" s="38"/>
+    </row>
+    <row r="2" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="95" t="s">
+        <v>107</v>
+      </c>
+      <c r="C2" s="96"/>
+      <c r="D2" s="96"/>
+      <c r="E2" s="96"/>
+      <c r="F2" s="97"/>
+    </row>
+    <row r="3" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B3" s="134" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="139"/>
-[...56 lines deleted...]
-      <c r="C9" s="18" t="s">
+      <c r="C3" s="135"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="20" t="s">
+        <v>46</v>
+      </c>
+      <c r="F3" s="12"/>
+    </row>
+    <row r="4" spans="1:7" ht="28.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B4" s="134" t="s">
+        <v>47</v>
+      </c>
+      <c r="C4" s="135"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="13"/>
+      <c r="F4" s="14"/>
+    </row>
+    <row r="5" spans="1:7" s="5" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="7"/>
+      <c r="B5" s="142" t="s">
+        <v>57</v>
+      </c>
+      <c r="C5" s="143"/>
+      <c r="D5" s="15"/>
+      <c r="E5" s="116" t="s">
+        <v>42</v>
+      </c>
+      <c r="F5" s="144"/>
+      <c r="G5" s="8"/>
+    </row>
+    <row r="6" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="6"/>
+      <c r="B6" s="131"/>
+      <c r="C6" s="132"/>
+      <c r="D6" s="132"/>
+      <c r="E6" s="132"/>
+      <c r="F6" s="133"/>
+    </row>
+    <row r="7" spans="1:7" ht="72" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="6"/>
+      <c r="B7" s="139" t="s">
+        <v>98</v>
+      </c>
+      <c r="C7" s="140"/>
+      <c r="D7" s="140"/>
+      <c r="E7" s="140"/>
+      <c r="F7" s="141"/>
+    </row>
+    <row r="8" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="6"/>
+      <c r="B8" s="145"/>
+      <c r="C8" s="146"/>
+      <c r="D8" s="146"/>
+      <c r="E8" s="146"/>
+      <c r="F8" s="147"/>
+    </row>
+    <row r="9" spans="1:7" ht="62.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B9" s="53" t="b">
+        <v>0</v>
+      </c>
+      <c r="C9" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="D9" s="74" t="s">
-[...7 lines deleted...]
-      <c r="C10" s="20" t="s">
+      <c r="D9" s="70" t="s">
+        <v>108</v>
+      </c>
+      <c r="E9" s="70"/>
+      <c r="F9" s="71"/>
+    </row>
+    <row r="10" spans="1:7" ht="33.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B10" s="53" t="b">
+        <v>0</v>
+      </c>
+      <c r="C10" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="D10" s="140" t="s">
-[...40 lines deleted...]
-      <c r="C14" s="23" t="s">
+      <c r="D10" s="136" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" s="137"/>
+      <c r="F10" s="138"/>
+    </row>
+    <row r="11" spans="1:7" ht="73.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B11" s="53" t="b">
+        <v>0</v>
+      </c>
+      <c r="C11" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="D11" s="148" t="s">
+        <v>100</v>
+      </c>
+      <c r="E11" s="149"/>
+      <c r="F11" s="150"/>
+    </row>
+    <row r="12" spans="1:7" ht="50.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B12" s="53" t="b">
+        <v>0</v>
+      </c>
+      <c r="C12" s="18" t="s">
+        <v>50</v>
+      </c>
+      <c r="D12" s="90" t="s">
+        <v>78</v>
+      </c>
+      <c r="E12" s="90"/>
+      <c r="F12" s="91"/>
+    </row>
+    <row r="13" spans="1:7" ht="66.650000000000006" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B13" s="52" t="b">
+        <v>0</v>
+      </c>
+      <c r="C13" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="D14" s="133" t="s">
-[...3 lines deleted...]
-      <c r="F14" s="134"/>
+      <c r="D13" s="129" t="s">
+        <v>79</v>
+      </c>
+      <c r="E13" s="129"/>
+      <c r="F13" s="130"/>
     </row>
   </sheetData>
-  <mergeCells count="14">
+  <mergeCells count="13">
     <mergeCell ref="D12:F12"/>
-    <mergeCell ref="D14:F14"/>
+    <mergeCell ref="D13:F13"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D10:F10"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="D9:F9"/>
     <mergeCell ref="B5:C5"/>
-    <mergeCell ref="D13:F13"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="B8:F8"/>
     <mergeCell ref="D11:F11"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E5" location="'Instructions &amp; Resources'!A1" display="Resouces/Relevant Job Aids" xr:uid="{707970CC-4A14-4B4F-B36A-B5A985A4BC2D}"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup scale="98" fitToHeight="0" orientation="landscape" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
   <drawing r:id="rId2"/>
-  <legacyDrawing r:id="rId3"/>
-[...137 lines deleted...]
-  </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C403735-05D9-4106-A66E-3762BFA02CCE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C403735-05D9-4106-A66E-3762BFA02CCE}">
   <sheetPr codeName="Sheet4">
     <tabColor rgb="FF779FB5"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:G24"/>
+  <dimension ref="B1:G23"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="B21" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="B20" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="G5" sqref="G5"/>
+      <selection pane="bottomRight" activeCell="D20" sqref="D20:F20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="4.5703125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="42.5703125" customWidth="1"/>
+    <col min="1" max="1" width="4.54296875" customWidth="1"/>
+    <col min="2" max="2" width="3.7265625" customWidth="1"/>
+    <col min="3" max="3" width="42.54296875" customWidth="1"/>
     <col min="4" max="4" width="41" customWidth="1"/>
-    <col min="5" max="5" width="65.5703125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="92.28515625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="65.54296875" customWidth="1"/>
+    <col min="6" max="6" width="60.26953125" customWidth="1"/>
+    <col min="7" max="7" width="92.26953125" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:7" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="E1" s="39" t="s">
+    <row r="1" spans="2:7" ht="36.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B1" s="165"/>
+      <c r="C1" s="166"/>
+      <c r="D1" s="167"/>
+      <c r="E1" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="F1" s="43"/>
-[...11 lines deleted...]
-      <c r="B3" s="176" t="s">
+      <c r="F1" s="38"/>
+    </row>
+    <row r="2" spans="2:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="156" t="s">
+        <v>110</v>
+      </c>
+      <c r="C2" s="63"/>
+      <c r="D2" s="63"/>
+      <c r="E2" s="63"/>
+      <c r="F2" s="157"/>
+    </row>
+    <row r="3" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B3" s="168" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="177"/>
-[...29 lines deleted...]
-      <c r="B6" s="162" t="s">
+      <c r="C3" s="169"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="45" t="s">
+        <v>48</v>
+      </c>
+      <c r="F3" s="12"/>
+    </row>
+    <row r="4" spans="2:7" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B4" s="168" t="s">
+        <v>47</v>
+      </c>
+      <c r="C4" s="169"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="8"/>
+    </row>
+    <row r="5" spans="2:7" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B5" s="103" t="s">
+        <v>63</v>
+      </c>
+      <c r="C5" s="104"/>
+      <c r="D5" s="41"/>
+      <c r="E5" s="116" t="s">
+        <v>42</v>
+      </c>
+      <c r="F5" s="144"/>
+      <c r="G5" s="8"/>
+    </row>
+    <row r="6" spans="2:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B6" s="156" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="67"/>
-[...22 lines deleted...]
-      <c r="C9" s="18" t="s">
+      <c r="C6" s="63"/>
+      <c r="D6" s="63"/>
+      <c r="E6" s="63"/>
+      <c r="F6" s="157"/>
+    </row>
+    <row r="7" spans="2:7" ht="86.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B7" s="170" t="s">
+        <v>120</v>
+      </c>
+      <c r="C7" s="66"/>
+      <c r="D7" s="66"/>
+      <c r="E7" s="66"/>
+      <c r="F7" s="159"/>
+    </row>
+    <row r="8" spans="2:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B8" s="172"/>
+      <c r="C8" s="119"/>
+      <c r="D8" s="119"/>
+      <c r="E8" s="119"/>
+      <c r="F8" s="173"/>
+    </row>
+    <row r="9" spans="2:7" ht="67.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B9" s="53" t="b">
+        <v>0</v>
+      </c>
+      <c r="C9" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="70" t="s">
+        <v>72</v>
+      </c>
+      <c r="E9" s="70"/>
+      <c r="F9" s="71"/>
+    </row>
+    <row r="10" spans="2:7" ht="103.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B10" s="53" t="b">
+        <v>0</v>
+      </c>
+      <c r="C10" s="17" t="s">
+        <v>74</v>
+      </c>
+      <c r="D10" s="174" t="s">
+        <v>99</v>
+      </c>
+      <c r="E10" s="175"/>
+      <c r="F10" s="176"/>
+    </row>
+    <row r="11" spans="2:7" ht="129" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B11" s="53" t="b">
+        <v>0</v>
+      </c>
+      <c r="C11" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="D11" s="171" t="s">
+        <v>114</v>
+      </c>
+      <c r="E11" s="70"/>
+      <c r="F11" s="71"/>
+    </row>
+    <row r="12" spans="2:7" ht="66.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B12" s="53" t="b">
+        <v>0</v>
+      </c>
+      <c r="C12" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" s="70" t="s">
+        <v>84</v>
+      </c>
+      <c r="E12" s="70"/>
+      <c r="F12" s="71"/>
+    </row>
+    <row r="13" spans="2:7" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B13" s="53" t="b">
+        <v>0</v>
+      </c>
+      <c r="C13" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="70"/>
+      <c r="F13" s="71"/>
+    </row>
+    <row r="14" spans="2:7" ht="80.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B14" s="53" t="b">
+        <v>0</v>
+      </c>
+      <c r="C14" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" s="72" t="s">
+        <v>115</v>
+      </c>
+      <c r="E14" s="163"/>
+      <c r="F14" s="164"/>
+    </row>
+    <row r="15" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B15" s="53" t="b">
+        <v>0</v>
+      </c>
+      <c r="C15" s="18" t="s">
+        <v>53</v>
+      </c>
+      <c r="D15" s="77" t="s">
+        <v>73</v>
+      </c>
+      <c r="E15" s="77"/>
+      <c r="F15" s="78"/>
+    </row>
+    <row r="16" spans="2:7" ht="20.5" x14ac:dyDescent="0.35">
+      <c r="B16" s="156" t="s">
+        <v>4</v>
+      </c>
+      <c r="C16" s="63"/>
+      <c r="D16" s="63"/>
+      <c r="E16" s="63"/>
+      <c r="F16" s="157"/>
+    </row>
+    <row r="17" spans="2:7" ht="89.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B17" s="158" t="s">
+        <v>121</v>
+      </c>
+      <c r="C17" s="66"/>
+      <c r="D17" s="66"/>
+      <c r="E17" s="66"/>
+      <c r="F17" s="159"/>
+    </row>
+    <row r="18" spans="2:7" s="49" customFormat="1" ht="134.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B18" s="56" t="b">
+        <v>0</v>
+      </c>
+      <c r="C18" s="51" t="s">
+        <v>92</v>
+      </c>
+      <c r="D18" s="160" t="s">
+        <v>95</v>
+      </c>
+      <c r="E18" s="161"/>
+      <c r="F18" s="162"/>
+      <c r="G18" s="48"/>
+    </row>
+    <row r="19" spans="2:7" ht="204.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B19" s="53" t="b">
+        <v>0</v>
+      </c>
+      <c r="C19" s="18" t="s">
+        <v>91</v>
+      </c>
+      <c r="D19" s="90" t="s">
+        <v>122</v>
+      </c>
+      <c r="E19" s="151"/>
+      <c r="F19" s="152"/>
+    </row>
+    <row r="20" spans="2:7" ht="99.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B20" s="53" t="b">
+        <v>0</v>
+      </c>
+      <c r="C20" s="17" t="s">
+        <v>87</v>
+      </c>
+      <c r="D20" s="90" t="s">
+        <v>123</v>
+      </c>
+      <c r="E20" s="151"/>
+      <c r="F20" s="152"/>
+    </row>
+    <row r="21" spans="2:7" ht="67.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B21" s="53" t="b">
+        <v>0</v>
+      </c>
+      <c r="C21" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="D9" s="74" t="s">
-[...136 lines deleted...]
-      <c r="B22" s="27"/>
+      <c r="D21" s="70" t="s">
+        <v>80</v>
+      </c>
+      <c r="E21" s="70"/>
+      <c r="F21" s="71"/>
+      <c r="G21" s="2"/>
+    </row>
+    <row r="22" spans="2:7" ht="147.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B22" s="53" t="b">
+        <v>0</v>
+      </c>
       <c r="C22" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="D22" s="74" t="s">
-[...26 lines deleted...]
-      <c r="F24" s="161"/>
+      <c r="D22" s="90" t="s">
+        <v>69</v>
+      </c>
+      <c r="E22" s="151"/>
+      <c r="F22" s="152"/>
+    </row>
+    <row r="23" spans="2:7" ht="53.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B23" s="52" t="b">
+        <v>0</v>
+      </c>
+      <c r="C23" s="44" t="s">
+        <v>54</v>
+      </c>
+      <c r="D23" s="153" t="s">
+        <v>109</v>
+      </c>
+      <c r="E23" s="154"/>
+      <c r="F23" s="155"/>
     </row>
   </sheetData>
-  <mergeCells count="25">
+  <mergeCells count="24">
     <mergeCell ref="D14:F14"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="D9:F9"/>
     <mergeCell ref="D13:F13"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D11:F11"/>
     <mergeCell ref="D12:F12"/>
     <mergeCell ref="B8:F8"/>
     <mergeCell ref="D10:F10"/>
+    <mergeCell ref="D20:F20"/>
     <mergeCell ref="D21:F21"/>
     <mergeCell ref="D22:F22"/>
     <mergeCell ref="D23:F23"/>
-    <mergeCell ref="D24:F24"/>
     <mergeCell ref="D15:F15"/>
+    <mergeCell ref="B16:F16"/>
+    <mergeCell ref="D19:F19"/>
     <mergeCell ref="B17:F17"/>
-    <mergeCell ref="D20:F20"/>
-[...2 lines deleted...]
-    <mergeCell ref="D19:F19"/>
+    <mergeCell ref="D18:F18"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E5" location="'Table of Contents'!A1" display="Resouces/Relevant Job Aids" xr:uid="{533713AA-FA97-43E6-ACE6-E9F0B66C2BE0}"/>
     <hyperlink ref="E5:F5" location="'Instructions &amp; Resources'!A1" display="Resouces/Relevant Job Aids" xr:uid="{156D2E9F-DE39-42D0-B9FD-D7A29AF79E3B}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="71" fitToHeight="0" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="16" max="16383" man="1"/>
+    <brk id="15" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
-  <legacyDrawing r:id="rId3"/>
-[...313 lines deleted...]
-  </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D515D0B5-454A-4101-82E0-AC268B37BFE3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D515D0B5-454A-4101-82E0-AC268B37BFE3}">
   <sheetPr codeName="Sheet5">
     <tabColor rgb="FF707372"/>
   </sheetPr>
-  <dimension ref="A1:F22"/>
+  <dimension ref="A1:F20"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B14" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="D21" sqref="D21:F21"/>
+      <selection pane="bottomRight" activeCell="C11" sqref="C11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="3.85546875" style="7" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="48.28515625" customWidth="1"/>
+    <col min="1" max="1" width="3.81640625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="9.1796875" style="4"/>
+    <col min="3" max="3" width="35.26953125" customWidth="1"/>
+    <col min="4" max="4" width="26.7265625" customWidth="1"/>
+    <col min="5" max="5" width="37.81640625" customWidth="1"/>
+    <col min="6" max="6" width="48.26953125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:6" ht="38.25" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="E1" s="39" t="s">
+    <row r="1" spans="2:6" ht="38.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B1" s="87"/>
+      <c r="C1" s="88"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="F1" s="43"/>
-[...11 lines deleted...]
-      <c r="B3" s="176" t="s">
+      <c r="F1" s="38"/>
+    </row>
+    <row r="2" spans="2:6" ht="20.5" x14ac:dyDescent="0.35">
+      <c r="B2" s="156" t="s">
+        <v>111</v>
+      </c>
+      <c r="C2" s="63"/>
+      <c r="D2" s="63"/>
+      <c r="E2" s="63"/>
+      <c r="F2" s="157"/>
+    </row>
+    <row r="3" spans="2:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B3" s="168" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="177"/>
-[...50 lines deleted...]
-      <c r="B9" s="19"/>
+      <c r="C3" s="169"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="13"/>
+      <c r="F3" s="46"/>
+    </row>
+    <row r="4" spans="2:6" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B4" s="168" t="s">
+        <v>66</v>
+      </c>
+      <c r="C4" s="169"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="116" t="s">
+        <v>42</v>
+      </c>
+      <c r="F4" s="144"/>
+    </row>
+    <row r="5" spans="2:6" ht="20.5" x14ac:dyDescent="0.35">
+      <c r="B5" s="156"/>
+      <c r="C5" s="63"/>
+      <c r="D5" s="63"/>
+      <c r="E5" s="63"/>
+      <c r="F5" s="157"/>
+    </row>
+    <row r="6" spans="2:6" ht="69" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B6" s="158" t="s">
+        <v>67</v>
+      </c>
+      <c r="C6" s="66"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="159"/>
+    </row>
+    <row r="7" spans="2:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B7" s="188"/>
+      <c r="C7" s="189"/>
+      <c r="D7" s="189"/>
+      <c r="E7" s="189"/>
+      <c r="F7" s="190"/>
+    </row>
+    <row r="8" spans="2:6" ht="72" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B8" s="53" t="b">
+        <v>0</v>
+      </c>
+      <c r="C8" s="17" t="s">
+        <v>117</v>
+      </c>
+      <c r="D8" s="77" t="s">
+        <v>94</v>
+      </c>
+      <c r="E8" s="77"/>
+      <c r="F8" s="78"/>
+    </row>
+    <row r="9" spans="2:6" ht="39" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B9" s="53" t="b">
+        <v>0</v>
+      </c>
       <c r="C9" s="18" t="s">
-        <v>105</v>
-[...9 lines deleted...]
-      <c r="C10" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="E9" s="77"/>
+      <c r="F9" s="78"/>
+    </row>
+    <row r="10" spans="2:6" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B10" s="74" t="s">
+        <v>65</v>
+      </c>
+      <c r="C10" s="75"/>
+      <c r="D10" s="75"/>
+      <c r="E10" s="75"/>
+      <c r="F10" s="76"/>
+    </row>
+    <row r="11" spans="2:6" ht="80.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B11" s="53" t="b">
+        <v>0</v>
+      </c>
+      <c r="C11" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" s="77" t="s">
+        <v>118</v>
+      </c>
+      <c r="E11" s="77"/>
+      <c r="F11" s="78"/>
+    </row>
+    <row r="12" spans="2:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B12" s="185" t="s">
         <v>26</v>
       </c>
-      <c r="D10" s="81" t="s">
-[...16 lines deleted...]
-      <c r="C12" s="20" t="s">
+      <c r="C12" s="75"/>
+      <c r="D12" s="75"/>
+      <c r="E12" s="75"/>
+      <c r="F12" s="76"/>
+    </row>
+    <row r="13" spans="2:6" ht="83.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B13" s="53" t="b">
+        <v>0</v>
+      </c>
+      <c r="C13" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="D12" s="81" t="s">
-[...16 lines deleted...]
-      <c r="C14" s="20" t="s">
+      <c r="D13" s="179" t="s">
+        <v>81</v>
+      </c>
+      <c r="E13" s="179"/>
+      <c r="F13" s="186"/>
+    </row>
+    <row r="14" spans="2:6" ht="122.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B14" s="53" t="b">
+        <v>0</v>
+      </c>
+      <c r="C14" s="17" t="s">
+        <v>90</v>
+      </c>
+      <c r="D14" s="187" t="s">
+        <v>96</v>
+      </c>
+      <c r="E14" s="180"/>
+      <c r="F14" s="181"/>
+    </row>
+    <row r="15" spans="2:6" ht="69" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B15" s="53" t="b">
+        <v>0</v>
+      </c>
+      <c r="C15" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="D15" s="179" t="s">
+        <v>82</v>
+      </c>
+      <c r="E15" s="180"/>
+      <c r="F15" s="181"/>
+    </row>
+    <row r="16" spans="2:6" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B16" s="53" t="b">
+        <v>0</v>
+      </c>
+      <c r="C16" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="D16" s="77" t="s">
+        <v>51</v>
+      </c>
+      <c r="E16" s="177"/>
+      <c r="F16" s="178"/>
+    </row>
+    <row r="17" spans="2:6" ht="47.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B17" s="53" t="b">
+        <v>0</v>
+      </c>
+      <c r="C17" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="D17" s="77" t="s">
+        <v>112</v>
+      </c>
+      <c r="E17" s="177"/>
+      <c r="F17" s="178"/>
+    </row>
+    <row r="18" spans="2:6" ht="37.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B18" s="53" t="b">
+        <v>0</v>
+      </c>
+      <c r="C18" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="D14" s="186" t="s">
-[...65 lines deleted...]
-      <c r="D20" s="186" t="s">
+      <c r="D18" s="179" t="s">
+        <v>52</v>
+      </c>
+      <c r="E18" s="180"/>
+      <c r="F18" s="181"/>
+    </row>
+    <row r="19" spans="2:6" ht="102" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B19" s="53" t="b">
+        <v>0</v>
+      </c>
+      <c r="C19" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D19" s="179" t="s">
         <v>6</v>
       </c>
-      <c r="E20" s="187"/>
-[...15 lines deleted...]
-      <c r="C22" s="23" t="s">
+      <c r="E19" s="180"/>
+      <c r="F19" s="181"/>
+    </row>
+    <row r="20" spans="2:6" ht="57.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B20" s="52" t="b">
+        <v>0</v>
+      </c>
+      <c r="C20" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="D22" s="189" t="s">
-[...3 lines deleted...]
-      <c r="F22" s="191"/>
+      <c r="D20" s="182" t="s">
+        <v>116</v>
+      </c>
+      <c r="E20" s="183"/>
+      <c r="F20" s="184"/>
     </row>
   </sheetData>
-  <mergeCells count="23">
+  <mergeCells count="21">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B6:F6"/>
-    <mergeCell ref="D8:F8"/>
-[...1 lines deleted...]
-    <mergeCell ref="B11:F11"/>
+    <mergeCell ref="D9:F9"/>
+    <mergeCell ref="B10:F10"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="B7:F7"/>
-    <mergeCell ref="D9:F9"/>
-    <mergeCell ref="D12:F12"/>
+    <mergeCell ref="D8:F8"/>
+    <mergeCell ref="D11:F11"/>
+    <mergeCell ref="D17:F17"/>
     <mergeCell ref="D18:F18"/>
     <mergeCell ref="D19:F19"/>
     <mergeCell ref="D20:F20"/>
-    <mergeCell ref="D22:F22"/>
-    <mergeCell ref="B13:F13"/>
+    <mergeCell ref="B12:F12"/>
+    <mergeCell ref="D13:F13"/>
     <mergeCell ref="D14:F14"/>
     <mergeCell ref="D15:F15"/>
     <mergeCell ref="D16:F16"/>
-    <mergeCell ref="D17:F17"/>
-    <mergeCell ref="D21:F21"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E4" location="'Table of Contents'!A1" display="Resouces/Relevant Job Aids" xr:uid="{FC5CD8EC-3C35-4A38-A1C8-FA924A0E61E7}"/>
     <hyperlink ref="E4:F4" location="'Instructions &amp; Resources'!A1" display="Resouces/Relevant Job Aids" xr:uid="{285C4070-7FCB-4A20-B614-C0726B02388B}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="200" r:id="rId1"/>
   <drawing r:id="rId2"/>
-  <legacyDrawing r:id="rId3"/>
-[...247 lines deleted...]
-  </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e908531e-9543-486d-9e86-16f8673deaa4">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e908531e-9543-486d-9e86-16f8673deaa4" xmlns:ns3="9792340e-710e-4a62-8285-18c8d1cf75f6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0ff3d3c430559ab3321de6b318b25de5" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008B40E277F7058D4D81E03D86AF3E569F" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e8ec2c94e5cc2795062b5075d65761d0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e908531e-9543-486d-9e86-16f8673deaa4" xmlns:ns3="9792340e-710e-4a62-8285-18c8d1cf75f6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4bba3c191c85ade23f8575d5769a40c8" ns2:_="" ns3:_="">
     <xsd:import namespace="e908531e-9543-486d-9e86-16f8673deaa4"/>
     <xsd:import namespace="9792340e-710e-4a62-8285-18c8d1cf75f6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -10671,99 +6731,90 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{021B4899-3DF8-442F-8279-A91CC7763B6F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54652680-6804-4DD2-A1C8-FF9FB8B915D8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="9792340e-710e-4a62-8285-18c8d1cf75f6"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="e908531e-9543-486d-9e86-16f8673deaa4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79044853-B1D3-4B4E-9C6F-358611726D71}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{321082F6-F74E-45B4-BD4E-3947F3919F4B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e908531e-9543-486d-9e86-16f8673deaa4"/>
     <ds:schemaRef ds:uri="9792340e-710e-4a62-8285-18c8d1cf75f6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{c5a32a24-7702-4be1-8c90-7e9ebcb38acc}" enabled="0" method="" siteId="{c5a32a24-7702-4be1-8c90-7e9ebcb38acc}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>