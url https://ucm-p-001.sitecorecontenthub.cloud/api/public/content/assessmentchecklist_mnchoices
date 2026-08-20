--- v2 (2026-04-04)
+++ v3 (2026-08-20)
@@ -24,89 +24,90 @@
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/featurePropertyBag/featurePropertyBag.xml" ContentType="application/vnd.ms-excel.featurepropertybag+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ucareorg0.sharepoint.com/sites/msteams_841b0c_977275-ClinicalLiaisons/Shared Documents/Clinical Liaisons/3 Drafts for Review/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ucareorg0.sharepoint.com/sites/msteams_841b0c_977275-ClinicalLiaisons/Shared Documents/Clinical Liaisons/2 Website-Final Format(All Versions)/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="72" documentId="8_{13BDDD35-B892-482E-9E58-7D7C863C6ED7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{47390160-0233-467A-973B-BBDD8D83F34E}"/>
+  <xr:revisionPtr revIDLastSave="5" documentId="8_{0FF3B056-C8AC-4CEB-AAF1-9597C5CE4F8C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{11178D01-E935-4BC3-BE22-36B750A9846C}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="702" firstSheet="1" activeTab="5" xr2:uid="{E845B805-778A-4081-9640-61346D292652}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="702" activeTab="2" xr2:uid="{E845B805-778A-4081-9640-61346D292652}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions &amp; Resources" sheetId="8" r:id="rId1"/>
     <sheet name="Inital and Annual Outreach" sheetId="2" r:id="rId2"/>
     <sheet name="THRA" sheetId="3" r:id="rId3"/>
     <sheet name="UTR.Refusal" sheetId="4" r:id="rId4"/>
     <sheet name="HRA &amp; Support Plan" sheetId="6" r:id="rId5"/>
     <sheet name="Mid-year Update" sheetId="7" r:id="rId6"/>
   </sheets>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191028" refMode="R1C1"/>
+  <fileRecoveryPr repairLoad="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="124">
   <si>
     <t>Member Name:</t>
   </si>
   <si>
     <t xml:space="preserve">Health Risk Assessment (HRA)   </t>
   </si>
   <si>
     <t>Date of Last Assessment:</t>
   </si>
   <si>
     <t xml:space="preserve">THRA Completed Date: </t>
   </si>
   <si>
     <t>Support Plan and Post Visit Tasks</t>
   </si>
   <si>
     <t>Enrollment Date:</t>
   </si>
   <si>
     <t>Complete needed Referrals (Prioritize referrals based on member needs).
          •	 Disease Management
          • DME/Supplies
          •	 MnChoices Assessment for Waiver supports/PCA
          •	 Community Resources
          • Preventative Care Appointments</t>
@@ -249,53 +250,50 @@
   <si>
     <t>Date HRA Completed:</t>
   </si>
   <si>
     <t>SMART Goals Job Aid</t>
   </si>
   <si>
     <t>MnCHOICES Entry Completed Date:</t>
   </si>
   <si>
     <t xml:space="preserve">Summarize visit along with any collateral information, interviews, and supplemental assessments completed during visit.    </t>
   </si>
   <si>
     <t>Update member profile including demographics, contacts, and Primary Care Clinic/Provider information (as applicable).</t>
   </si>
   <si>
     <t>MnCHOICES HRA Completed Date:</t>
   </si>
   <si>
     <t xml:space="preserve">
 Reminders Set
 </t>
   </si>
   <si>
     <t xml:space="preserve">The purpose of this checklist is to provide a tool for completing all elements of member assessments.  The source of truth for care coordination requirements is the MnCHOICES Connect Requirements Grid.  Modifications for agency specific steps or systems may be edited on this document. </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Document summary of the MCO THRA along with any collateral information, interviews, and supplemental assessments completed to enhance the assessment in the member record.   </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Assessment Due Date:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 (Calculate due date based on assessment timeline requirements)</t>
     </r>
   </si>
   <si>
     <r>
@@ -551,100 +549,50 @@
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Complete needed Referrals </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>(Prioritize referrals based on member needs):
          •	 Disease Management
          •	 DME/Supplies
          •	 MnChoices Assessment for Waiver supports/PCA
          •	 Community Resources
          •	 Other Referral Forms (as appropriate)
          •	 5841 to Waiver CM
          •	 New PCP Change Request
          • Preventative Care Appointments</t>
     </r>
   </si>
   <si>
-    <r>
-[...48 lines deleted...]
-  <si>
     <t>Completed Date:</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFA6192E"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Reassessments Only:</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
@@ -777,76 +725,50 @@
         <family val="2"/>
       </rPr>
       <t>Optional:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> DHS 5181 Financial Worker Communication: Inform of CC</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
          • Save in member record</t>
     </r>
   </si>
   <si>
     <r>
-      <rPr>
-[...24 lines deleted...]
-    <r>
       <t xml:space="preserve">Enter MnCHOICES UTR/Refusal </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">within 30 days </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>by opening HRA-MCO form and selecting HRA Type "Unable to Contact" or "Refusal"</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
@@ -894,184 +816,84 @@
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Calculate annual reassessment date based on Enrollment Date
          •</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Subsequent reassessments:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Calculate based on UTR/Refusal Activtiy Date</t>
-    </r>
-[...36 lines deleted...]
-      <t xml:space="preserve"> as indicated by member (Cover Letters optional)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Review current member chart</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>: 
          •	Support Plan goals 
          •	Signature Page status
          •	Recent TOC/hospitalizations
          •	Gaps in Care/claims/notes etc</t>
     </r>
   </si>
   <si>
-    <r>
-[...41 lines deleted...]
-  <si>
     <t>Collaboration with Waiver, TCM, BHH Case Manager (as applicable): Case note the outcome of attempt(s) to reach/collaborate with other case managers.                 
          • Share CC contact information and relevant support plan interventions and supports  
          • Review MnCHOICES Assessment and CSSP within revised application. If not found, request copy of CSSP from waiver case manager</t>
   </si>
   <si>
     <t>Obtain the member’s signature using the e-signature within MnCHOICES Support Plan document.  
          • If electronic signature is not working or member is unable to sign electronically, print MnCHOICES Signature Sheet from the Support Plan within the application
          • See mailing instructions below if unable to obtain</t>
-  </si>
-[...17 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">  Within MnCHOICES:
   </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">      •  Locate and/or add member info (use the search persons box to locate existing member profiles)
         •  Assign new staff and location to member in MnCHOICES
                 • If previous CM/CC or location is still assigned and no longer applies, end previous assignments prior to adding new assignments</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Support Plan and Letter Mailed to Member/Resp Party Date: </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Ensure the member’s signature page is obtained.  If not received, mail copy of signature page and follow up </t>
     </r>
@@ -1480,213 +1302,64 @@
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Set reminders:   </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
          • 2 Week Support Plan Signature follow-up (if not obtained)
          • Ongoing outreach to member based on member's Support Plan: Our Meeting Schedule (a minimum of every 6 months) </t>
     </r>
   </si>
   <si>
-    <t>MnCHOICES UCare Connecte Care Coordination HRA &amp; Post Visit Checklist</t>
-[...1 lines deleted...]
-  <si>
     <t>MnCHOICES UCare Connect Care Coordination  Support  Plan Update Outreach</t>
   </si>
   <si>
     <r>
       <t>Collaboration with Waiver, TCM, BHH Case Manager (as applicable):  Case note the outcome of attempt(s) to reach other case managers.  Document information shared/obtained in member record.</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF9954CC"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
-    </r>
-[...144 lines deleted...]
-      <t>After completing the Initial Outreach tasks, proceed to the sections below:</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Complete the HRA-MCO:
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">         •	 Complete or update the Member Profile including but not limited to PCP and other ICT members, diagnosis, emergency contacts, and informal supports
          •  All areas of the HRA-MCO are to be addressed with additional comments added to provide detail to member responses, supports and services
          •  Indicate "NA" in areas not relevant to the member situation
          •  Review previous and/or new Support Plan goals at the assessment
@@ -1738,87 +1411,50 @@
     </r>
   </si>
   <si>
     <t>1st Attempt: 
 2nd Atempt:
 3rd Attempt:</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Unable to Reach/Refusal</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>:  Document on the MnCHOICES Support Plan-HRA “Member UTR/Declined to provide update” and all other updates per process. 
          • A support plan in "Plan Approved" status must be reopened using the "revise" function to make   edits/updates</t>
-    </r>
-[...35 lines deleted...]
-3. Proceed to the appropriate assessment type tab based on the outcome of the outreach</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>All members (community and institutional) receive all required outreach attempts to complete an in-person health risk assessment</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> within 60 calendar days of new enrollment and before 365 days of previous HRA or UTR/Refusal Enrollment Date and</t>
     </r>
     <r>
       <rPr>
         <b/>
@@ -1979,93 +1615,429 @@
     ☐ At least one goal is In Progress/active and HIGH-PRIORITY at all times
     ☐ Document the ICT and whether the member wishes to share Support Plan with individual</t>
     </r>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">         •	 Submit Support Plan until "Plan Approved" displays as status</t>
     </r>
   </si>
   <si>
-    <r>
-[...6 lines deleted...]
-      <t>Within 30 calendar days</t>
+    <t>Case note the outcome of the attempts: Phone number called, scheduled in-person/telephonic visit to complete mid-year update.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>CCs may use a Transitional Member Health Risk Assessment (THRA) for community and institutional members when an HRA and Support Plan completed within the last 365 days are obtained, and the member is able to be reached</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="5" tint="-0.249977111117893"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFA6192E"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>within 60 calendar days of enrollment</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> By completing the THRA the CC is adopting this assessment and Support Plan as their own.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>THRA's may be used for:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>Member Transferred Between MCOs:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  Member changes SNBC health plans and with current HRA/Support Plan
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">TIP: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">When the previous HRA is due within two months of the transfer, consider completing the full HRA instead. 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFA6192E"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>After completing the Initial Outreach tasks, proceed to the sections below:</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFA6192E"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>If member is unable to reach or refusal for THRA:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+        • Update current Support Plan with attempt to reach information
+        • Do not complete MCO UTR/Refusal Support Plan
+        • Keep member on current assessment schedule
+        • Complete remaining steps from line 13 and below</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>Member Reached: Complete Transitional HRA activity</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> in MnCHOICES with the member</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>i</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>n-person, televideo or via phone.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>(All areas of the HRA/THRA are to be addressed with additional comments added to provide detail to member responses, supports and services needed.  Update HRA &amp; Support Plan as applicable.  Support Plan goals should be reviewed during the THRA and continued, closed, modified, and/or new goals added).</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Document summary of the THRA along with any collateral information, interviews, and supplemental assessments completed to enhance the assessment in the member record.   </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Instructions: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFA6192E"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>Each section is separated with the intent to offer one document to reference, regardless of assessment type.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+1. For members "new" on the enrollment roster, begin on the Initial and Annual Outreach tab - Section One
+2.  For members due for annual reassessment begin on the Initial and Annual Outreach tab - Section Two
+3. Proceed to the appropriate assessment type tab based on the outcome of the outreach</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>Within 60 calendar days</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>of the completed HRA-MCO</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (day 1 is the date of the HRA) provide the following to member:
     ☐ Support Plan
     ☐ Support Plan Letter
     ☐ Signature Sheet with Support Plan Signature Letter(if unable to obtain at assessment along with return envelope)
     ☐ Release of information (as applicable)
     ☐ Resources/HCD info</t>
     </r>
   </si>
   <si>
-    <t>Case note the outcome of the attempts: Phone number called, scheduled in-person/telephonic visit to complete mid-year update.</t>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>Within 60 calendar days of completed HRA:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+    ☐ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>Send full Support Plan to ICT</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> as indicated by member (Cover Letters optional)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">If significant changes to the suppport plan/risks are identified during visit, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>within 60 days</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">:
+    ☐ Re-mail Support Plan to Member, PCP, ICT
+    ☐ Resources as applicable
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFA6192E"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>NOTE:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> If updating INTERVENTIONS only:  Update directly on the Support Plan. Do not re-mail. </t>
+    </r>
+  </si>
+  <si>
+    <t>MnCHOICES UCare Connect Care Coordination HRA &amp; Post Visit Checklist</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
@@ -2761,616 +2733,548 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="191">
+  <cellXfs count="168">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="34" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="35" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="36" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...40 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF2F75B5"/>
       <color rgb="FFA6192E"/>
       <color rgb="FF707372"/>
       <color rgb="FF779FB5"/>
       <color rgb="FFD19000"/>
       <color rgb="FFC7C9C7"/>
       <color rgb="FF00205B"/>
       <color rgb="FF9954CC"/>
       <color rgb="FF548235"/>
       <color rgb="FFDE0000"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
@@ -3489,57 +3393,57 @@
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>50800</xdr:colOff>
+          <xdr:colOff>47625</xdr:colOff>
           <xdr:row>11</xdr:row>
-          <xdr:rowOff>127000</xdr:rowOff>
+          <xdr:rowOff>123825</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>298450</xdr:colOff>
+          <xdr:colOff>295275</xdr:colOff>
           <xdr:row>11</xdr:row>
           <xdr:rowOff>304800</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1038" name="Check Box 14" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1038"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -3556,53 +3460,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>50800</xdr:colOff>
+          <xdr:colOff>47625</xdr:colOff>
           <xdr:row>9</xdr:row>
-          <xdr:rowOff>31750</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>304800</xdr:colOff>
           <xdr:row>9</xdr:row>
           <xdr:rowOff>190500</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1055" name="Check Box 31" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1055"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00001F040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -3623,57 +3527,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>50800</xdr:colOff>
+          <xdr:colOff>47625</xdr:colOff>
           <xdr:row>8</xdr:row>
           <xdr:rowOff>133350</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>298450</xdr:colOff>
+          <xdr:colOff>295275</xdr:colOff>
           <xdr:row>8</xdr:row>
           <xdr:rowOff>304800</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1056" name="Check Box 32" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1056"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000020040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -3690,59 +3594,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>50800</xdr:colOff>
+          <xdr:colOff>47625</xdr:colOff>
           <xdr:row>10</xdr:row>
-          <xdr:rowOff>412750</xdr:rowOff>
+          <xdr:rowOff>409575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>298450</xdr:colOff>
+          <xdr:colOff>295275</xdr:colOff>
           <xdr:row>10</xdr:row>
-          <xdr:rowOff>622300</xdr:rowOff>
+          <xdr:rowOff>619125</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1057" name="Check Box 33" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1057"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000021040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4076,57 +3980,57 @@
         <a:effectRef idx="0">
           <a:schemeClr val="accent2"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>7</xdr:row>
-          <xdr:rowOff>450850</xdr:rowOff>
+          <xdr:rowOff>447675</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>7</xdr:row>
-          <xdr:rowOff>622300</xdr:rowOff>
+          <xdr:rowOff>619125</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1061" name="Check Box 37" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1061"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000025040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4143,57 +4047,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>57150</xdr:colOff>
           <xdr:row>14</xdr:row>
-          <xdr:rowOff>101600</xdr:rowOff>
+          <xdr:rowOff>104775</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>14</xdr:row>
-          <xdr:rowOff>387350</xdr:rowOff>
+          <xdr:rowOff>390525</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1062" name="Check Box 38" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1062"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000026040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4939,153 +4843,147 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5359690B-D66C-4EF3-8C88-03BD033081E9}">
   <sheetPr>
     <tabColor rgb="FFC7C9C7"/>
   </sheetPr>
   <dimension ref="A1:F11"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A2" workbookViewId="0">
-      <selection activeCell="E2" sqref="E2"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="40.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="40.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.35">
-[...14 lines deleted...]
-      <c r="A3" s="65" t="s">
+    <row r="1" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="86"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+    </row>
+    <row r="2" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="71" t="s">
+        <v>97</v>
+      </c>
+      <c r="B2" s="71"/>
+      <c r="C2" s="71"/>
+      <c r="D2" s="71"/>
+    </row>
+    <row r="3" spans="1:6" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="87" t="s">
         <v>55</v>
       </c>
-      <c r="B3" s="66"/>
-[...4 lines deleted...]
-      <c r="A4" s="63" t="s">
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+    </row>
+    <row r="4" spans="1:6" ht="21" x14ac:dyDescent="0.25">
+      <c r="A4" s="71" t="s">
         <v>39</v>
       </c>
-      <c r="B4" s="63"/>
-[...6 lines deleted...]
-      <c r="A5" s="62" t="s">
+      <c r="B4" s="71"/>
+      <c r="C4" s="71"/>
+      <c r="D4" s="71"/>
+    </row>
+    <row r="5" spans="1:6" s="7" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="85" t="s">
         <v>36</v>
       </c>
-      <c r="B5" s="62"/>
-      <c r="C5" s="62" t="s">
+      <c r="B5" s="85"/>
+      <c r="C5" s="85" t="s">
         <v>35</v>
       </c>
-      <c r="D5" s="62"/>
-[...4 lines deleted...]
-      <c r="A6" s="62" t="s">
+      <c r="D5" s="85"/>
+    </row>
+    <row r="6" spans="1:6" s="7" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="85" t="s">
         <v>33</v>
       </c>
-      <c r="B6" s="62"/>
-      <c r="C6" s="62" t="s">
+      <c r="B6" s="85"/>
+      <c r="C6" s="85" t="s">
         <v>37</v>
       </c>
-      <c r="D6" s="62"/>
-[...4 lines deleted...]
-      <c r="A7" s="62" t="s">
+      <c r="D6" s="85"/>
+      <c r="E6" s="83"/>
+      <c r="F6" s="83"/>
+    </row>
+    <row r="7" spans="1:6" s="7" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="85" t="s">
         <v>34</v>
       </c>
-      <c r="B7" s="62"/>
-      <c r="C7" s="61" t="s">
+      <c r="B7" s="85"/>
+      <c r="C7" s="84" t="s">
         <v>49</v>
       </c>
-      <c r="D7" s="61"/>
-[...4 lines deleted...]
-      <c r="A8" s="61" t="s">
+      <c r="D7" s="84"/>
+    </row>
+    <row r="8" spans="1:6" s="7" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="84" t="s">
         <v>40</v>
       </c>
-      <c r="B8" s="61"/>
-      <c r="C8" s="61" t="s">
+      <c r="B8" s="84"/>
+      <c r="C8" s="84" t="s">
         <v>41</v>
       </c>
-      <c r="D8" s="61"/>
-[...2 lines deleted...]
-      <c r="A9" s="62" t="s">
+      <c r="D8" s="84"/>
+    </row>
+    <row r="9" spans="1:6" s="7" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="85" t="s">
         <v>38</v>
       </c>
-      <c r="B9" s="62"/>
-[...13 lines deleted...]
-      <c r="D11" s="59"/>
+      <c r="B9" s="85"/>
+      <c r="C9" s="84"/>
+      <c r="D9" s="84"/>
+    </row>
+    <row r="10" spans="1:6" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A10" s="80" t="s">
+        <v>87</v>
+      </c>
+      <c r="B10" s="80"/>
+      <c r="C10" s="81"/>
+      <c r="D10" s="81"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C11" s="82"/>
+      <c r="D11" s="82"/>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="C8:D8"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A5:B5" r:id="rId1" display="Member Engagement Strategies Job Aid" xr:uid="{C21CF949-AAA1-472F-AC74-CB67C1BBDBB4}"/>
     <hyperlink ref="C5" r:id="rId2" display="https://media.ucare.org/-/media/documents/provider/general/cc_requirementsgrid_connect.pdf?rev=89e653074bdf43f29ea49fa98cf1aaa8&amp;hash=A61841E42657DB5501EAC45973E53DB0" xr:uid="{F7A03577-7C07-4F79-B73E-648E106302D9}"/>
@@ -5095,1470 +4993,1432 @@
     <hyperlink ref="A8:B8" r:id="rId6" display="In-person Assessment Requirements Job Aid" xr:uid="{5074E0BF-0783-4C45-BEBC-34BCF5DCD17C}"/>
     <hyperlink ref="C8:D8" r:id="rId7" display="In-Person Assessment Decision Tree" xr:uid="{958E99AC-E85F-4078-927C-E265DC52FFE2}"/>
     <hyperlink ref="C7:D7" r:id="rId8" display="SMART Goals Job Aid" xr:uid="{4F401E55-485F-4BA6-BCF5-F3D8C2C50DC4}"/>
     <hyperlink ref="A9:B9" r:id="rId9" display=" Care Coordination Resources" xr:uid="{0EC97A23-FAB9-4E96-AD92-DD0D1FAEBED1}"/>
     <hyperlink ref="A10:B10" r:id="rId10" display="MnCHOICES Guidance" xr:uid="{2005D8E5-9C0D-4398-A3D9-F103D8089668}"/>
     <hyperlink ref="A6:B6" r:id="rId11" display="New and Transfer Member Process Flow" xr:uid="{A32267DE-A05D-468D-83BF-6DC5589E84D9}"/>
     <hyperlink ref="C5:D5" r:id="rId12" display="Connect Requirements Grid" xr:uid="{C845C1C7-930B-4DBB-AE3A-15DF5E2AE326}"/>
     <hyperlink ref="A7:B7" r:id="rId13" display="SMART Carte Goals" xr:uid="{CBBD7A28-9DA1-4E28-82FB-2BA4F90E5A19}"/>
     <hyperlink ref="C6:D6" r:id="rId14" display="Assessment Timeline Job Aid" xr:uid="{A79B5FCD-5558-4669-8150-D6C490F91FB7}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="192" r:id="rId15"/>
   <drawing r:id="rId16"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B5E56B97-0D48-44C2-97BA-1D901D7F67B5}">
   <sheetPr codeName="Sheet1">
     <tabColor rgb="FF00205B"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:G16"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="B15" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="B14" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="C14" sqref="C14"/>
+      <selection pane="bottomRight" activeCell="B6" sqref="B6:F6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.54296875" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="35.26953125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="3.5703125" customWidth="1"/>
+    <col min="2" max="2" width="4.5703125" customWidth="1"/>
+    <col min="3" max="3" width="51.85546875" customWidth="1"/>
+    <col min="4" max="4" width="25.5703125" customWidth="1"/>
+    <col min="5" max="5" width="41.140625" customWidth="1"/>
+    <col min="6" max="6" width="47.5703125" customWidth="1"/>
+    <col min="7" max="7" width="35.28515625" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:7" ht="36" customHeight="1" x14ac:dyDescent="0.5">
-[...3 lines deleted...]
-      <c r="E1" s="34" t="s">
+    <row r="1" spans="2:7" ht="36" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="63"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="F1" s="35"/>
-[...11 lines deleted...]
-      <c r="B3" s="103" t="s">
+      <c r="F1" s="31"/>
+    </row>
+    <row r="2" spans="2:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="108" t="s">
+        <v>95</v>
+      </c>
+      <c r="C2" s="109"/>
+      <c r="D2" s="109"/>
+      <c r="E2" s="109"/>
+      <c r="F2" s="110"/>
+    </row>
+    <row r="3" spans="2:7" ht="46.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="116" t="s">
+        <v>57</v>
+      </c>
+      <c r="C3" s="117"/>
+      <c r="D3" s="8"/>
+      <c r="E3" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="F3" s="18"/>
+      <c r="G3"/>
+    </row>
+    <row r="4" spans="2:7" s="5" customFormat="1" ht="54" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B4" s="111" t="s">
         <v>58</v>
       </c>
-      <c r="C3" s="104"/>
-[...8 lines deleted...]
-      <c r="B4" s="98" t="s">
+      <c r="C4" s="112"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="98" t="s">
+        <v>42</v>
+      </c>
+      <c r="F4" s="99"/>
+      <c r="G4" s="6"/>
+    </row>
+    <row r="5" spans="2:7" s="5" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="95"/>
+      <c r="C5" s="96"/>
+      <c r="D5" s="96"/>
+      <c r="E5" s="96"/>
+      <c r="F5" s="97"/>
+      <c r="G5" s="6"/>
+    </row>
+    <row r="6" spans="2:7" ht="94.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="113" t="s">
+        <v>119</v>
+      </c>
+      <c r="C6" s="114"/>
+      <c r="D6" s="114"/>
+      <c r="E6" s="114"/>
+      <c r="F6" s="115"/>
+    </row>
+    <row r="7" spans="2:7" ht="39.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="105" t="s">
         <v>59</v>
       </c>
-      <c r="C4" s="99"/>
-[...25 lines deleted...]
-      <c r="B7" s="92" t="s">
+      <c r="C7" s="106"/>
+      <c r="D7" s="106"/>
+      <c r="E7" s="106"/>
+      <c r="F7" s="107"/>
+    </row>
+    <row r="8" spans="2:7" ht="84" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B8" s="42"/>
+      <c r="C8" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="D8" s="100" t="s">
+        <v>80</v>
+      </c>
+      <c r="E8" s="101"/>
+      <c r="F8" s="102"/>
+    </row>
+    <row r="9" spans="2:7" ht="39.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B9" s="13"/>
+      <c r="C9" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="D9" s="93" t="s">
+        <v>7</v>
+      </c>
+      <c r="E9" s="93"/>
+      <c r="F9" s="94"/>
+    </row>
+    <row r="10" spans="2:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="13"/>
+      <c r="C10" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D10" s="91" t="s">
+        <v>31</v>
+      </c>
+      <c r="E10" s="91"/>
+      <c r="F10" s="92"/>
+    </row>
+    <row r="11" spans="2:7" ht="83.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="13"/>
+      <c r="C11" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" s="103" t="s">
+        <v>73</v>
+      </c>
+      <c r="E11" s="103"/>
+      <c r="F11" s="104"/>
+    </row>
+    <row r="12" spans="2:7" ht="39" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="13"/>
+      <c r="C12" s="20"/>
+      <c r="D12" s="91" t="s">
+        <v>74</v>
+      </c>
+      <c r="E12" s="91"/>
+      <c r="F12" s="92"/>
+    </row>
+    <row r="13" spans="2:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="69" t="s">
         <v>60</v>
       </c>
-      <c r="C7" s="93"/>
-[...79 lines deleted...]
-      <c r="C15" s="17" t="s">
+      <c r="C13" s="59"/>
+      <c r="D13" s="59"/>
+      <c r="E13" s="59"/>
+      <c r="F13" s="60"/>
+    </row>
+    <row r="14" spans="2:7" ht="115.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="13"/>
+      <c r="C14" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="D14" s="48" t="s">
+        <v>91</v>
+      </c>
+      <c r="E14" s="48"/>
+      <c r="F14" s="49"/>
+    </row>
+    <row r="15" spans="2:7" ht="92.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="13"/>
+      <c r="C15" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="D15" s="70" t="s">
-[...6 lines deleted...]
-      <c r="B16" s="67" t="s">
+      <c r="D15" s="91" t="s">
+        <v>98</v>
+      </c>
+      <c r="E15" s="91"/>
+      <c r="F15" s="92"/>
+    </row>
+    <row r="16" spans="2:7" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="88" t="s">
         <v>20</v>
       </c>
-      <c r="C16" s="68"/>
-[...2 lines deleted...]
-      <c r="F16" s="69"/>
+      <c r="C16" s="89"/>
+      <c r="D16" s="89"/>
+      <c r="E16" s="89"/>
+      <c r="F16" s="90"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="D8:F8"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="D11:F11"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="B16:F16"/>
     <mergeCell ref="D10:F10"/>
     <mergeCell ref="D9:F9"/>
     <mergeCell ref="D12:F12"/>
     <mergeCell ref="D15:F15"/>
     <mergeCell ref="B13:F13"/>
     <mergeCell ref="D14:F14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E4" location="'Table of Contents'!A1" display="Resouces/Relevant Job Aids" xr:uid="{1B7AB03D-D7BE-4B08-B6C8-EE7E6F6932B4}"/>
     <hyperlink ref="E4:F4" location="'Instructions &amp; Resources'!A1" display="Resouces/Relevant Job Aids" xr:uid="{3180859F-97DA-43DE-B0C3-3C16E81047F6}"/>
   </hyperlinks>
   <pageMargins left="0.45" right="0.45" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="80" orientation="landscape" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1038" r:id="rId4" name="Check Box 14">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>50800</xdr:colOff>
+                    <xdr:colOff>47625</xdr:colOff>
                     <xdr:row>11</xdr:row>
-                    <xdr:rowOff>127000</xdr:rowOff>
+                    <xdr:rowOff>123825</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>298450</xdr:colOff>
+                    <xdr:colOff>295275</xdr:colOff>
                     <xdr:row>11</xdr:row>
                     <xdr:rowOff>304800</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1055" r:id="rId5" name="Check Box 31">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>50800</xdr:colOff>
+                    <xdr:colOff>47625</xdr:colOff>
                     <xdr:row>9</xdr:row>
-                    <xdr:rowOff>31750</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>304800</xdr:colOff>
                     <xdr:row>9</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1056" r:id="rId6" name="Check Box 32">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>50800</xdr:colOff>
+                    <xdr:colOff>47625</xdr:colOff>
                     <xdr:row>8</xdr:row>
                     <xdr:rowOff>133350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>298450</xdr:colOff>
+                    <xdr:colOff>295275</xdr:colOff>
                     <xdr:row>8</xdr:row>
                     <xdr:rowOff>304800</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1057" r:id="rId7" name="Check Box 33">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>50800</xdr:colOff>
+                    <xdr:colOff>47625</xdr:colOff>
                     <xdr:row>10</xdr:row>
-                    <xdr:rowOff>412750</xdr:rowOff>
+                    <xdr:rowOff>409575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>298450</xdr:colOff>
+                    <xdr:colOff>295275</xdr:colOff>
                     <xdr:row>10</xdr:row>
-                    <xdr:rowOff>622300</xdr:rowOff>
+                    <xdr:rowOff>619125</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1058" r:id="rId8" name="Check Box 34">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>13</xdr:row>
                     <xdr:rowOff>590550</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>285750</xdr:colOff>
                     <xdr:row>13</xdr:row>
                     <xdr:rowOff>781050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1061" r:id="rId9" name="Check Box 37">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>7</xdr:row>
-                    <xdr:rowOff>450850</xdr:rowOff>
+                    <xdr:rowOff>447675</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>7</xdr:row>
-                    <xdr:rowOff>622300</xdr:rowOff>
+                    <xdr:rowOff>619125</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1062" r:id="rId10" name="Check Box 38">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>14</xdr:row>
-                    <xdr:rowOff>101600</xdr:rowOff>
+                    <xdr:rowOff>104775</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>14</xdr:row>
-                    <xdr:rowOff>387350</xdr:rowOff>
+                    <xdr:rowOff>390525</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7E387918-B597-41C6-8DD8-C16CF242E305}">
   <sheetPr codeName="Sheet2">
     <tabColor rgb="FFD19000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:F15"/>
+  <dimension ref="B1:F14"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="97" zoomScaleNormal="97" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A13" activePane="bottomLeft" state="frozen"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="97" zoomScaleNormal="97" workbookViewId="0">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
-      <selection pane="bottomLeft" activeCell="H8" sqref="H8"/>
+      <selection pane="bottomLeft" activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.1796875" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="63.7265625" customWidth="1"/>
+    <col min="1" max="1" width="3.140625" customWidth="1"/>
+    <col min="2" max="2" width="4.140625" customWidth="1"/>
+    <col min="3" max="3" width="44.28515625" customWidth="1"/>
+    <col min="4" max="4" width="24.7109375" customWidth="1"/>
+    <col min="5" max="5" width="58.5703125" customWidth="1"/>
+    <col min="6" max="6" width="63.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:6" ht="37.5" customHeight="1" x14ac:dyDescent="0.5">
-[...3 lines deleted...]
-      <c r="E1" s="32" t="s">
+    <row r="1" spans="2:6" ht="37.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="22"/>
+      <c r="C1" s="23"/>
+      <c r="D1" s="23"/>
+      <c r="E1" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="F1" s="33"/>
-[...11 lines deleted...]
-      <c r="B3" s="114" t="s">
+      <c r="F1" s="29"/>
+    </row>
+    <row r="2" spans="2:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="108" t="s">
+        <v>99</v>
+      </c>
+      <c r="C2" s="109"/>
+      <c r="D2" s="109"/>
+      <c r="E2" s="109"/>
+      <c r="F2" s="110"/>
+    </row>
+    <row r="3" spans="2:6" ht="35.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="118" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="115"/>
-[...1 lines deleted...]
-      <c r="E3" s="25" t="s">
+      <c r="C3" s="119"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="F3" s="29"/>
-[...2 lines deleted...]
-      <c r="B4" s="105" t="s">
+      <c r="F3" s="25"/>
+    </row>
+    <row r="4" spans="2:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="118" t="s">
         <v>45</v>
       </c>
-      <c r="C4" s="106"/>
-[...1 lines deleted...]
-      <c r="E4" s="116" t="s">
+      <c r="C4" s="119"/>
+      <c r="D4" s="26"/>
+      <c r="E4" s="75" t="s">
         <v>42</v>
       </c>
-      <c r="F4" s="117"/>
-[...25 lines deleted...]
-      <c r="B8" s="54" t="b">
+      <c r="F4" s="124"/>
+    </row>
+    <row r="5" spans="2:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="108"/>
+      <c r="C5" s="109"/>
+      <c r="D5" s="109"/>
+      <c r="E5" s="109"/>
+      <c r="F5" s="110"/>
+    </row>
+    <row r="6" spans="2:6" s="3" customFormat="1" ht="155.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="128" t="s">
+        <v>115</v>
+      </c>
+      <c r="C6" s="129"/>
+      <c r="D6" s="129"/>
+      <c r="E6" s="129"/>
+      <c r="F6" s="130"/>
+    </row>
+    <row r="7" spans="2:6" s="3" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="125"/>
+      <c r="C7" s="126"/>
+      <c r="D7" s="126"/>
+      <c r="E7" s="126"/>
+      <c r="F7" s="127"/>
+    </row>
+    <row r="8" spans="2:6" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="46" t="b">
         <v>0</v>
       </c>
-      <c r="C8" s="50" t="s">
+      <c r="C8" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="D8" s="126" t="s">
-[...6 lines deleted...]
-      <c r="B9" s="55" t="b">
+      <c r="D8" s="121" t="s">
+        <v>83</v>
+      </c>
+      <c r="E8" s="131"/>
+      <c r="F8" s="132"/>
+    </row>
+    <row r="9" spans="2:6" ht="99.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="46" t="b">
         <v>0</v>
       </c>
-      <c r="C9" s="24"/>
-[...7 lines deleted...]
-      <c r="B10" s="55" t="b">
+      <c r="C9" s="20"/>
+      <c r="D9" s="121" t="s">
+        <v>116</v>
+      </c>
+      <c r="E9" s="131"/>
+      <c r="F9" s="132"/>
+    </row>
+    <row r="10" spans="2:6" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="46" t="b">
         <v>0</v>
       </c>
-      <c r="C10" s="18" t="s">
+      <c r="C10" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="D10" s="108" t="s">
-[...6 lines deleted...]
-      <c r="B11" s="55" t="b">
+      <c r="D10" s="121" t="s">
+        <v>117</v>
+      </c>
+      <c r="E10" s="131"/>
+      <c r="F10" s="132"/>
+    </row>
+    <row r="11" spans="2:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="46" t="b">
         <v>0</v>
       </c>
-      <c r="C11" s="17" t="s">
+      <c r="C11" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="D11" s="108" t="s">
-[...6 lines deleted...]
-      <c r="B12" s="55" t="b">
+      <c r="D11" s="121" t="s">
+        <v>82</v>
+      </c>
+      <c r="E11" s="131"/>
+      <c r="F11" s="132"/>
+    </row>
+    <row r="12" spans="2:6" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="46" t="b">
         <v>0</v>
       </c>
-      <c r="C12" s="18" t="s">
+      <c r="C12" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="D12" s="108" t="s">
-[...6 lines deleted...]
-      <c r="B13" s="55" t="b">
+      <c r="D12" s="121" t="s">
+        <v>118</v>
+      </c>
+      <c r="E12" s="131"/>
+      <c r="F12" s="132"/>
+    </row>
+    <row r="13" spans="2:6" ht="69" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="46" t="b">
         <v>0</v>
       </c>
-      <c r="C13" s="17" t="s">
-[...9 lines deleted...]
-      <c r="B14" s="54" t="b">
+      <c r="C13" s="14" t="s">
+        <v>67</v>
+      </c>
+      <c r="D13" s="121" t="s">
+        <v>78</v>
+      </c>
+      <c r="E13" s="122"/>
+      <c r="F13" s="123"/>
+    </row>
+    <row r="14" spans="2:6" ht="69.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="46" t="b">
         <v>0</v>
       </c>
-      <c r="C14" s="50" t="s">
-[...12 lines deleted...]
-      <c r="C15" s="18" t="s">
+      <c r="C14" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="D15" s="70" t="s">
-[...3 lines deleted...]
-      <c r="F15" s="107"/>
+      <c r="D14" s="91" t="s">
+        <v>100</v>
+      </c>
+      <c r="E14" s="120"/>
+      <c r="F14" s="120"/>
     </row>
   </sheetData>
-  <mergeCells count="15">
+  <mergeCells count="14">
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B4:C4"/>
-    <mergeCell ref="D15:F15"/>
+    <mergeCell ref="D14:F14"/>
     <mergeCell ref="D13:F13"/>
-    <mergeCell ref="D14:F14"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="D11:F11"/>
     <mergeCell ref="D12:F12"/>
     <mergeCell ref="D8:F8"/>
     <mergeCell ref="D10:F10"/>
     <mergeCell ref="D9:F9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E4" location="'Table of Contents'!A1" display="Resouces/Relevant Job Aids" xr:uid="{C609B094-2346-45FC-AE6D-D1A18D9FD65A}"/>
     <hyperlink ref="E4:F4" location="'Instructions &amp; Resources'!A1" display="Resouces/Relevant Job Aids" xr:uid="{90677FE3-380E-468B-B93F-CA42A5445FB2}"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup scale="75" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{148F1F23-5253-4365-B2D6-E5E6DBDAC0D5}">
   <sheetPr codeName="Sheet3">
     <tabColor rgb="FFA6192E"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G13"/>
+  <dimension ref="B1:G13"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A12" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="B7" sqref="B7:F7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="3.7265625" customWidth="1"/>
+    <col min="1" max="2" width="3.7109375" customWidth="1"/>
     <col min="3" max="3" width="48" customWidth="1"/>
-    <col min="4" max="4" width="26.81640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="64.81640625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="26.85546875" customWidth="1"/>
+    <col min="5" max="5" width="58.28515625" customWidth="1"/>
+    <col min="6" max="6" width="52.140625" customWidth="1"/>
+    <col min="7" max="7" width="64.85546875" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="36" customHeight="1" x14ac:dyDescent="0.45">
-[...3 lines deleted...]
-      <c r="E1" s="34" t="s">
+    <row r="1" spans="2:7" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="32"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="F1" s="38"/>
-[...11 lines deleted...]
-      <c r="B3" s="134" t="s">
+      <c r="F1" s="34"/>
+    </row>
+    <row r="2" spans="2:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="108" t="s">
+        <v>101</v>
+      </c>
+      <c r="C2" s="109"/>
+      <c r="D2" s="109"/>
+      <c r="E2" s="109"/>
+      <c r="F2" s="110"/>
+    </row>
+    <row r="3" spans="2:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="138" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="135"/>
-[...1 lines deleted...]
-      <c r="E3" s="20" t="s">
+      <c r="C3" s="139"/>
+      <c r="D3" s="35"/>
+      <c r="E3" s="17" t="s">
         <v>46</v>
       </c>
-      <c r="F3" s="12"/>
-[...2 lines deleted...]
-      <c r="B4" s="134" t="s">
+      <c r="F3" s="9"/>
+    </row>
+    <row r="4" spans="2:7" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="138" t="s">
         <v>47</v>
       </c>
-      <c r="C4" s="135"/>
-[...11 lines deleted...]
-      <c r="E5" s="116" t="s">
+      <c r="C4" s="139"/>
+      <c r="D4" s="36"/>
+      <c r="E4" s="10"/>
+      <c r="F4" s="11"/>
+    </row>
+    <row r="5" spans="2:7" s="5" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="116" t="s">
+        <v>56</v>
+      </c>
+      <c r="C5" s="117"/>
+      <c r="D5" s="12"/>
+      <c r="E5" s="75" t="s">
         <v>42</v>
       </c>
-      <c r="F5" s="144"/>
-[...21 lines deleted...]
-      <c r="A8" s="6"/>
+      <c r="F5" s="76"/>
+      <c r="G5" s="6"/>
+    </row>
+    <row r="6" spans="2:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="135"/>
+      <c r="C6" s="136"/>
+      <c r="D6" s="136"/>
+      <c r="E6" s="136"/>
+      <c r="F6" s="137"/>
+    </row>
+    <row r="7" spans="2:7" ht="72" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="142" t="s">
+        <v>92</v>
+      </c>
+      <c r="C7" s="143"/>
+      <c r="D7" s="143"/>
+      <c r="E7" s="143"/>
+      <c r="F7" s="144"/>
+    </row>
+    <row r="8" spans="2:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="145"/>
       <c r="C8" s="146"/>
       <c r="D8" s="146"/>
       <c r="E8" s="146"/>
       <c r="F8" s="147"/>
     </row>
-    <row r="9" spans="1:7" ht="62.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B9" s="53" t="b">
+    <row r="9" spans="2:7" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="45" t="b">
         <v>0</v>
       </c>
-      <c r="C9" s="17" t="s">
+      <c r="C9" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="D9" s="70" t="s">
-[...6 lines deleted...]
-      <c r="B10" s="53" t="b">
+      <c r="D9" s="91" t="s">
+        <v>102</v>
+      </c>
+      <c r="E9" s="91"/>
+      <c r="F9" s="92"/>
+    </row>
+    <row r="10" spans="2:7" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="45" t="b">
         <v>0</v>
       </c>
-      <c r="C10" s="18" t="s">
+      <c r="C10" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="D10" s="136" t="s">
-[...6 lines deleted...]
-      <c r="B11" s="53" t="b">
+      <c r="D10" s="103" t="s">
+        <v>61</v>
+      </c>
+      <c r="E10" s="140"/>
+      <c r="F10" s="141"/>
+    </row>
+    <row r="11" spans="2:7" ht="73.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="45" t="b">
         <v>0</v>
       </c>
-      <c r="C11" s="18" t="s">
+      <c r="C11" s="15" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="148" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="E11" s="149"/>
       <c r="F11" s="150"/>
     </row>
-    <row r="12" spans="1:7" ht="50.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B12" s="53" t="b">
+    <row r="12" spans="2:7" ht="50.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="45" t="b">
         <v>0</v>
       </c>
-      <c r="C12" s="18" t="s">
+      <c r="C12" s="15" t="s">
         <v>50</v>
       </c>
-      <c r="D12" s="90" t="s">
-[...6 lines deleted...]
-      <c r="B13" s="52" t="b">
+      <c r="D12" s="103" t="s">
+        <v>75</v>
+      </c>
+      <c r="E12" s="103"/>
+      <c r="F12" s="104"/>
+    </row>
+    <row r="13" spans="2:7" ht="66.599999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B13" s="44" t="b">
         <v>0</v>
       </c>
-      <c r="C13" s="19" t="s">
+      <c r="C13" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="D13" s="129" t="s">
-[...3 lines deleted...]
-      <c r="F13" s="130"/>
+      <c r="D13" s="133" t="s">
+        <v>76</v>
+      </c>
+      <c r="E13" s="133"/>
+      <c r="F13" s="134"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="D12:F12"/>
     <mergeCell ref="D13:F13"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D10:F10"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="D9:F9"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="B8:F8"/>
     <mergeCell ref="D11:F11"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E5" location="'Instructions &amp; Resources'!A1" display="Resouces/Relevant Job Aids" xr:uid="{707970CC-4A14-4B4F-B36A-B5A985A4BC2D}"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup scale="98" fitToHeight="0" orientation="landscape" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C403735-05D9-4106-A66E-3762BFA02CCE}">
   <sheetPr codeName="Sheet4">
     <tabColor rgb="FF779FB5"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:G23"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B20" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="D20" sqref="D20:F20"/>
+      <selection pane="bottomRight" activeCell="E5" sqref="E5:F5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.54296875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="42.54296875" customWidth="1"/>
+    <col min="1" max="1" width="4.5703125" customWidth="1"/>
+    <col min="2" max="2" width="3.7109375" customWidth="1"/>
+    <col min="3" max="3" width="42.5703125" customWidth="1"/>
     <col min="4" max="4" width="41" customWidth="1"/>
-    <col min="5" max="5" width="65.54296875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="92.26953125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="65.5703125" customWidth="1"/>
+    <col min="6" max="6" width="60.28515625" customWidth="1"/>
+    <col min="7" max="7" width="92.28515625" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:7" ht="36.75" customHeight="1" x14ac:dyDescent="0.45">
-[...3 lines deleted...]
-      <c r="E1" s="34" t="s">
+    <row r="1" spans="2:7" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="158"/>
+      <c r="C1" s="159"/>
+      <c r="D1" s="160"/>
+      <c r="E1" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="F1" s="38"/>
-[...11 lines deleted...]
-      <c r="B3" s="168" t="s">
+      <c r="F1" s="34"/>
+    </row>
+    <row r="2" spans="2:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="70" t="s">
+        <v>123</v>
+      </c>
+      <c r="C2" s="71"/>
+      <c r="D2" s="71"/>
+      <c r="E2" s="71"/>
+      <c r="F2" s="72"/>
+    </row>
+    <row r="3" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="169"/>
-[...1 lines deleted...]
-      <c r="E3" s="45" t="s">
+      <c r="C3" s="74"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="21" t="s">
         <v>48</v>
       </c>
-      <c r="F3" s="12"/>
-[...2 lines deleted...]
-      <c r="B4" s="168" t="s">
+      <c r="F3" s="9"/>
+    </row>
+    <row r="4" spans="2:7" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="73" t="s">
         <v>47</v>
       </c>
-      <c r="C4" s="169"/>
-[...11 lines deleted...]
-      <c r="E5" s="116" t="s">
+      <c r="C4" s="74"/>
+      <c r="D4" s="27"/>
+      <c r="E4" s="38"/>
+      <c r="F4" s="39"/>
+      <c r="G4" s="6"/>
+    </row>
+    <row r="5" spans="2:7" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="116" t="s">
+        <v>62</v>
+      </c>
+      <c r="C5" s="117"/>
+      <c r="D5" s="37"/>
+      <c r="E5" s="75" t="s">
         <v>42</v>
       </c>
-      <c r="F5" s="144"/>
-[...3 lines deleted...]
-      <c r="B6" s="156" t="s">
+      <c r="F5" s="76"/>
+      <c r="G5" s="6"/>
+    </row>
+    <row r="6" spans="2:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="63"/>
-[...5 lines deleted...]
-      <c r="B7" s="170" t="s">
+      <c r="C6" s="71"/>
+      <c r="D6" s="71"/>
+      <c r="E6" s="71"/>
+      <c r="F6" s="72"/>
+    </row>
+    <row r="7" spans="2:7" ht="86.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="161" t="s">
+        <v>111</v>
+      </c>
+      <c r="C7" s="67"/>
+      <c r="D7" s="67"/>
+      <c r="E7" s="67"/>
+      <c r="F7" s="68"/>
+    </row>
+    <row r="8" spans="2:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="163"/>
+      <c r="C8" s="126"/>
+      <c r="D8" s="126"/>
+      <c r="E8" s="126"/>
+      <c r="F8" s="164"/>
+    </row>
+    <row r="9" spans="2:7" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="45" t="b">
+        <v>0</v>
+      </c>
+      <c r="C9" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="91" t="s">
+        <v>70</v>
+      </c>
+      <c r="E9" s="91"/>
+      <c r="F9" s="92"/>
+    </row>
+    <row r="10" spans="2:7" ht="103.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="45" t="b">
+        <v>0</v>
+      </c>
+      <c r="C10" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="D10" s="165" t="s">
+        <v>93</v>
+      </c>
+      <c r="E10" s="166"/>
+      <c r="F10" s="167"/>
+    </row>
+    <row r="11" spans="2:7" ht="129" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="45" t="b">
+        <v>0</v>
+      </c>
+      <c r="C11" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="D11" s="162" t="s">
+        <v>106</v>
+      </c>
+      <c r="E11" s="91"/>
+      <c r="F11" s="92"/>
+    </row>
+    <row r="12" spans="2:7" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="45" t="b">
+        <v>0</v>
+      </c>
+      <c r="C12" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" s="91" t="s">
+        <v>79</v>
+      </c>
+      <c r="E12" s="91"/>
+      <c r="F12" s="92"/>
+    </row>
+    <row r="13" spans="2:7" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="45" t="b">
+        <v>0</v>
+      </c>
+      <c r="C13" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" s="91" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="91"/>
+      <c r="F13" s="92"/>
+    </row>
+    <row r="14" spans="2:7" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="45" t="b">
+        <v>0</v>
+      </c>
+      <c r="C14" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" s="93" t="s">
+        <v>107</v>
+      </c>
+      <c r="E14" s="156"/>
+      <c r="F14" s="157"/>
+    </row>
+    <row r="15" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="45" t="b">
+        <v>0</v>
+      </c>
+      <c r="C15" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="D15" s="48" t="s">
+        <v>71</v>
+      </c>
+      <c r="E15" s="48"/>
+      <c r="F15" s="49"/>
+    </row>
+    <row r="16" spans="2:7" ht="21" x14ac:dyDescent="0.25">
+      <c r="B16" s="70" t="s">
+        <v>4</v>
+      </c>
+      <c r="C16" s="71"/>
+      <c r="D16" s="71"/>
+      <c r="E16" s="71"/>
+      <c r="F16" s="72"/>
+    </row>
+    <row r="17" spans="2:7" ht="89.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="66" t="s">
+        <v>112</v>
+      </c>
+      <c r="C17" s="67"/>
+      <c r="D17" s="67"/>
+      <c r="E17" s="67"/>
+      <c r="F17" s="68"/>
+    </row>
+    <row r="18" spans="2:7" ht="134.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="47" t="b">
+        <v>0</v>
+      </c>
+      <c r="C18" s="43" t="s">
+        <v>86</v>
+      </c>
+      <c r="D18" s="153" t="s">
+        <v>89</v>
+      </c>
+      <c r="E18" s="154"/>
+      <c r="F18" s="155"/>
+    </row>
+    <row r="19" spans="2:7" ht="204.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="45" t="b">
+        <v>0</v>
+      </c>
+      <c r="C19" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="D19" s="103" t="s">
+        <v>113</v>
+      </c>
+      <c r="E19" s="140"/>
+      <c r="F19" s="141"/>
+    </row>
+    <row r="20" spans="2:7" ht="99.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="45" t="b">
+        <v>0</v>
+      </c>
+      <c r="C20" s="14" t="s">
+        <v>81</v>
+      </c>
+      <c r="D20" s="103" t="s">
         <v>120</v>
       </c>
-      <c r="C7" s="66"/>
-[...12 lines deleted...]
-      <c r="B9" s="53" t="b">
+      <c r="E20" s="140"/>
+      <c r="F20" s="141"/>
+    </row>
+    <row r="21" spans="2:7" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="45" t="b">
         <v>0</v>
       </c>
-      <c r="C9" s="17" t="s">
-[...9 lines deleted...]
-      <c r="B10" s="53" t="b">
+      <c r="C21" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="D21" s="91" t="s">
+        <v>121</v>
+      </c>
+      <c r="E21" s="91"/>
+      <c r="F21" s="92"/>
+      <c r="G21" s="2"/>
+    </row>
+    <row r="22" spans="2:7" ht="147.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="45" t="b">
         <v>0</v>
       </c>
-      <c r="C10" s="17" t="s">
-[...9 lines deleted...]
-      <c r="B11" s="53" t="b">
+      <c r="C22" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="D22" s="103" t="s">
+        <v>68</v>
+      </c>
+      <c r="E22" s="140"/>
+      <c r="F22" s="141"/>
+    </row>
+    <row r="23" spans="2:7" ht="53.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B23" s="44" t="b">
         <v>0</v>
       </c>
-      <c r="C11" s="18" t="s">
-[...149 lines deleted...]
-      <c r="C23" s="44" t="s">
+      <c r="C23" s="40" t="s">
         <v>54</v>
       </c>
-      <c r="D23" s="153" t="s">
-[...3 lines deleted...]
-      <c r="F23" s="155"/>
+      <c r="D23" s="133" t="s">
+        <v>103</v>
+      </c>
+      <c r="E23" s="151"/>
+      <c r="F23" s="152"/>
     </row>
   </sheetData>
   <mergeCells count="24">
     <mergeCell ref="D14:F14"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="D9:F9"/>
     <mergeCell ref="D13:F13"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D11:F11"/>
     <mergeCell ref="D12:F12"/>
     <mergeCell ref="B8:F8"/>
     <mergeCell ref="D10:F10"/>
     <mergeCell ref="D20:F20"/>
     <mergeCell ref="D21:F21"/>
     <mergeCell ref="D22:F22"/>
     <mergeCell ref="D23:F23"/>
     <mergeCell ref="D15:F15"/>
     <mergeCell ref="B16:F16"/>
     <mergeCell ref="D19:F19"/>
     <mergeCell ref="B17:F17"/>
     <mergeCell ref="D18:F18"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E5" location="'Table of Contents'!A1" display="Resouces/Relevant Job Aids" xr:uid="{533713AA-FA97-43E6-ACE6-E9F0B66C2BE0}"/>
     <hyperlink ref="E5:F5" location="'Instructions &amp; Resources'!A1" display="Resouces/Relevant Job Aids" xr:uid="{156D2E9F-DE39-42D0-B9FD-D7A29AF79E3B}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="71" fitToHeight="0" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="15" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D515D0B5-454A-4101-82E0-AC268B37BFE3}">
   <sheetPr codeName="Sheet5">
     <tabColor rgb="FF707372"/>
   </sheetPr>
-  <dimension ref="A1:F20"/>
+  <dimension ref="B1:F20"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="B14" activePane="bottomRight" state="frozen"/>
+    <sheetView showGridLines="0" zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
+      <pane xSplit="1" ySplit="4" topLeftCell="B11" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="C11" sqref="C11"/>
+      <selection pane="bottomRight" activeCell="D15" sqref="D15:F15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.81640625" style="6" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="48.26953125" customWidth="1"/>
+    <col min="1" max="1" width="3.85546875" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" style="4"/>
+    <col min="3" max="3" width="35.28515625" customWidth="1"/>
+    <col min="4" max="4" width="26.7109375" customWidth="1"/>
+    <col min="5" max="5" width="37.85546875" customWidth="1"/>
+    <col min="6" max="6" width="48.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:6" ht="38.25" customHeight="1" x14ac:dyDescent="0.45">
-[...3 lines deleted...]
-      <c r="E1" s="34" t="s">
+    <row r="1" spans="2:6" ht="38.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="63"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="F1" s="38"/>
-[...11 lines deleted...]
-      <c r="B3" s="168" t="s">
+      <c r="F1" s="34"/>
+    </row>
+    <row r="2" spans="2:6" ht="21" x14ac:dyDescent="0.25">
+      <c r="B2" s="70" t="s">
+        <v>104</v>
+      </c>
+      <c r="C2" s="71"/>
+      <c r="D2" s="71"/>
+      <c r="E2" s="71"/>
+      <c r="F2" s="72"/>
+    </row>
+    <row r="3" spans="2:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="73" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="169"/>
-[...5 lines deleted...]
-      <c r="B4" s="168" t="s">
+      <c r="C3" s="74"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="10"/>
+      <c r="F3" s="41"/>
+    </row>
+    <row r="4" spans="2:6" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="73" t="s">
+        <v>65</v>
+      </c>
+      <c r="C4" s="74"/>
+      <c r="D4" s="27"/>
+      <c r="E4" s="75" t="s">
+        <v>42</v>
+      </c>
+      <c r="F4" s="76"/>
+    </row>
+    <row r="5" spans="2:6" ht="21" x14ac:dyDescent="0.25">
+      <c r="B5" s="70"/>
+      <c r="C5" s="71"/>
+      <c r="D5" s="71"/>
+      <c r="E5" s="71"/>
+      <c r="F5" s="72"/>
+    </row>
+    <row r="6" spans="2:6" ht="69" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="66" t="s">
         <v>66</v>
       </c>
-      <c r="C4" s="169"/>
-[...30 lines deleted...]
-      <c r="B8" s="53" t="b">
+      <c r="C6" s="67"/>
+      <c r="D6" s="67"/>
+      <c r="E6" s="67"/>
+      <c r="F6" s="68"/>
+    </row>
+    <row r="7" spans="2:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="77"/>
+      <c r="C7" s="78"/>
+      <c r="D7" s="78"/>
+      <c r="E7" s="78"/>
+      <c r="F7" s="79"/>
+    </row>
+    <row r="8" spans="2:6" ht="72" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="45" t="b">
         <v>0</v>
       </c>
-      <c r="C8" s="17" t="s">
-[...9 lines deleted...]
-      <c r="B9" s="53" t="b">
+      <c r="C8" s="14" t="s">
+        <v>109</v>
+      </c>
+      <c r="D8" s="48" t="s">
+        <v>88</v>
+      </c>
+      <c r="E8" s="48"/>
+      <c r="F8" s="49"/>
+    </row>
+    <row r="9" spans="2:6" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="45" t="b">
         <v>0</v>
       </c>
-      <c r="C9" s="18" t="s">
+      <c r="C9" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="D9" s="77" t="s">
-[...15 lines deleted...]
-      <c r="B11" s="53" t="b">
+      <c r="D9" s="48" t="s">
+        <v>114</v>
+      </c>
+      <c r="E9" s="48"/>
+      <c r="F9" s="49"/>
+    </row>
+    <row r="10" spans="2:6" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="69" t="s">
+        <v>64</v>
+      </c>
+      <c r="C10" s="59"/>
+      <c r="D10" s="59"/>
+      <c r="E10" s="59"/>
+      <c r="F10" s="60"/>
+    </row>
+    <row r="11" spans="2:6" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="45" t="b">
         <v>0</v>
       </c>
-      <c r="C11" s="18" t="s">
+      <c r="C11" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="D11" s="77" t="s">
-[...6 lines deleted...]
-      <c r="B12" s="185" t="s">
+      <c r="D11" s="48" t="s">
+        <v>110</v>
+      </c>
+      <c r="E11" s="48"/>
+      <c r="F11" s="49"/>
+    </row>
+    <row r="12" spans="2:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="58" t="s">
         <v>26</v>
       </c>
-      <c r="C12" s="75"/>
-[...5 lines deleted...]
-      <c r="B13" s="53" t="b">
+      <c r="C12" s="59"/>
+      <c r="D12" s="59"/>
+      <c r="E12" s="59"/>
+      <c r="F12" s="60"/>
+    </row>
+    <row r="13" spans="2:6" ht="83.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="45" t="b">
         <v>0</v>
       </c>
-      <c r="C13" s="18" t="s">
+      <c r="C13" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="D13" s="179" t="s">
-[...6 lines deleted...]
-      <c r="B14" s="53" t="b">
+      <c r="D13" s="52" t="s">
+        <v>77</v>
+      </c>
+      <c r="E13" s="52"/>
+      <c r="F13" s="61"/>
+    </row>
+    <row r="14" spans="2:6" ht="122.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="45" t="b">
         <v>0</v>
       </c>
-      <c r="C14" s="17" t="s">
+      <c r="C14" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="D14" s="62" t="s">
         <v>90</v>
       </c>
-      <c r="D14" s="187" t="s">
-[...6 lines deleted...]
-      <c r="B15" s="53" t="b">
+      <c r="E14" s="53"/>
+      <c r="F14" s="54"/>
+    </row>
+    <row r="15" spans="2:6" ht="69" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="45" t="b">
         <v>0</v>
       </c>
-      <c r="C15" s="17" t="s">
-[...9 lines deleted...]
-      <c r="B16" s="53" t="b">
+      <c r="C15" s="14" t="s">
+        <v>63</v>
+      </c>
+      <c r="D15" s="52" t="s">
+        <v>122</v>
+      </c>
+      <c r="E15" s="53"/>
+      <c r="F15" s="54"/>
+    </row>
+    <row r="16" spans="2:6" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="45" t="b">
         <v>0</v>
       </c>
-      <c r="C16" s="18" t="s">
+      <c r="C16" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="D16" s="77" t="s">
+      <c r="D16" s="48" t="s">
         <v>51</v>
       </c>
-      <c r="E16" s="177"/>
-[...3 lines deleted...]
-      <c r="B17" s="53" t="b">
+      <c r="E16" s="50"/>
+      <c r="F16" s="51"/>
+    </row>
+    <row r="17" spans="2:6" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="45" t="b">
         <v>0</v>
       </c>
-      <c r="C17" s="18" t="s">
+      <c r="C17" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="D17" s="77" t="s">
-[...6 lines deleted...]
-      <c r="B18" s="53" t="b">
+      <c r="D17" s="48" t="s">
+        <v>105</v>
+      </c>
+      <c r="E17" s="50"/>
+      <c r="F17" s="51"/>
+    </row>
+    <row r="18" spans="2:6" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="45" t="b">
         <v>0</v>
       </c>
-      <c r="C18" s="18" t="s">
+      <c r="C18" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="D18" s="179" t="s">
+      <c r="D18" s="52" t="s">
         <v>52</v>
       </c>
-      <c r="E18" s="180"/>
-[...3 lines deleted...]
-      <c r="B19" s="53" t="b">
+      <c r="E18" s="53"/>
+      <c r="F18" s="54"/>
+    </row>
+    <row r="19" spans="2:6" ht="102" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="45" t="b">
         <v>0</v>
       </c>
-      <c r="C19" s="18" t="s">
+      <c r="C19" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="D19" s="179" t="s">
+      <c r="D19" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="E19" s="180"/>
-[...3 lines deleted...]
-      <c r="B20" s="52" t="b">
+      <c r="E19" s="53"/>
+      <c r="F19" s="54"/>
+    </row>
+    <row r="20" spans="2:6" ht="57.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B20" s="44" t="b">
         <v>0</v>
       </c>
-      <c r="C20" s="19" t="s">
+      <c r="C20" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="D20" s="182" t="s">
-[...3 lines deleted...]
-      <c r="F20" s="184"/>
+      <c r="D20" s="55" t="s">
+        <v>108</v>
+      </c>
+      <c r="E20" s="56"/>
+      <c r="F20" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="21">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="D9:F9"/>
     <mergeCell ref="B10:F10"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="D8:F8"/>
     <mergeCell ref="D11:F11"/>
     <mergeCell ref="D17:F17"/>
     <mergeCell ref="D18:F18"/>
     <mergeCell ref="D19:F19"/>
     <mergeCell ref="D20:F20"/>
     <mergeCell ref="B12:F12"/>
     <mergeCell ref="D13:F13"/>
     <mergeCell ref="D14:F14"/>
     <mergeCell ref="D15:F15"/>
     <mergeCell ref="D16:F16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E4" location="'Table of Contents'!A1" display="Resouces/Relevant Job Aids" xr:uid="{FC5CD8EC-3C35-4A38-A1C8-FA924A0E61E7}"/>
     <hyperlink ref="E4:F4" location="'Instructions &amp; Resources'!A1" display="Resouces/Relevant Job Aids" xr:uid="{285C4070-7FCB-4A20-B614-C0726B02388B}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="200" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...17 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008B40E277F7058D4D81E03D86AF3E569F" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e8ec2c94e5cc2795062b5075d65761d0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e908531e-9543-486d-9e86-16f8673deaa4" xmlns:ns3="9792340e-710e-4a62-8285-18c8d1cf75f6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4bba3c191c85ade23f8575d5769a40c8" ns2:_="" ns3:_="">
     <xsd:import namespace="e908531e-9543-486d-9e86-16f8673deaa4"/>
     <xsd:import namespace="9792340e-710e-4a62-8285-18c8d1cf75f6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -6731,90 +6591,109 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e908531e-9543-486d-9e86-16f8673deaa4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{321082F6-F74E-45B4-BD4E-3947F3919F4B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e908531e-9543-486d-9e86-16f8673deaa4"/>
     <ds:schemaRef ds:uri="9792340e-710e-4a62-8285-18c8d1cf75f6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{021B4899-3DF8-442F-8279-A91CC7763B6F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54652680-6804-4DD2-A1C8-FF9FB8B915D8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="9792340e-710e-4a62-8285-18c8d1cf75f6"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="e908531e-9543-486d-9e86-16f8673deaa4"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{c5a32a24-7702-4be1-8c90-7e9ebcb38acc}" enabled="0" method="" siteId="{c5a32a24-7702-4be1-8c90-7e9ebcb38acc}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>