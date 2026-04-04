--- v0 (2025-10-22)
+++ v1 (2026-04-04)
@@ -1,85 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1A13A7F4" w14:textId="0A27B96C" w:rsidR="00217E89" w:rsidRPr="00D511F2" w:rsidRDefault="009B6E25" w:rsidP="00F43AF5">
+    <w:p w14:paraId="1A13A7F4" w14:textId="639883DE" w:rsidR="00217E89" w:rsidRPr="00D511F2" w:rsidRDefault="009B6E25" w:rsidP="00F43AF5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D511F2">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>MSC + / MSHO</w:t>
+        <w:t>MSC +</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F1F0824" w14:textId="4CB0183E" w:rsidR="00217E89" w:rsidRPr="007424BD" w:rsidRDefault="009B6E25" w:rsidP="00F43AF5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk171664144"/>
       <w:r w:rsidRPr="007424BD">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t>Care Coordination and L</w:t>
       </w:r>
       <w:r w:rsidR="00C86B2C" w:rsidRPr="007424BD">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t>ong-Term Services &amp; Supports</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="64883860" w14:textId="2E8EE7E8" w:rsidR="00217E89" w:rsidRPr="007424BD" w:rsidRDefault="00217E89" w:rsidP="00F43AF5">
@@ -544,490 +548,389 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="47469D7A" w14:textId="123CDF55" w:rsidR="004B1984" w:rsidRPr="00D511F2" w:rsidRDefault="004B1984" w:rsidP="00824AD0">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D511F2">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Date Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1984" w:rsidRPr="00D511F2" w14:paraId="5203B5C9" w14:textId="77777777" w:rsidTr="00F87346">
-[...85 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00F8036D" w:rsidRPr="00D511F2" w14:paraId="26A7517B" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="77C6ECAA" w14:textId="7ECD6B01" w:rsidR="00F8036D" w:rsidRPr="001342BD" w:rsidRDefault="00F8036D" w:rsidP="009322E4">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>UCare Website Overview</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Recorded Training</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:id w:val="-1013456857"/>
             <w:placeholder>
               <w:docPart w:val="13C32DE56FF84F4C9371626C0E3DF3AB"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2610" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="257222A1" w14:textId="4F843EFD" w:rsidR="00F8036D" w:rsidRDefault="001342BD" w:rsidP="009322E4">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00D511F2">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00F8036D" w:rsidRPr="00D511F2" w14:paraId="46067BF6" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="73BEFA01" w14:textId="2E4064B5" w:rsidR="00F8036D" w:rsidRPr="001342BD" w:rsidRDefault="00F8036D" w:rsidP="009322E4">
+          <w:p w14:paraId="73BEFA01" w14:textId="4DE8173B" w:rsidR="00F8036D" w:rsidRPr="001342BD" w:rsidRDefault="00F8036D" w:rsidP="009322E4">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="004A2131">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>UCare Care Coordination Manual</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="009A6C72">
+            <w:r w:rsidR="008167F9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Part 1 and Part 2</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>: MSC+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:id w:val="-495184659"/>
             <w:placeholder>
               <w:docPart w:val="2F4A8DF524D94532981AD30B5EE4A0F0"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2610" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="0089EAEF" w14:textId="0812E296" w:rsidR="00F8036D" w:rsidRDefault="001342BD" w:rsidP="009322E4">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00D511F2">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="21E52654" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="688A0F46" w14:textId="1F06A1A8" w:rsidR="00BD5A8D" w:rsidRPr="001342BD" w:rsidRDefault="00000000" w:rsidP="00BD5A8D">
+          <w:p w14:paraId="688A0F46" w14:textId="1F06A1A8" w:rsidR="00BD5A8D" w:rsidRPr="001342BD" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-              <w:r w:rsidR="00BD5A8D" w:rsidRPr="001342BD">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>*MSC+/MSHO 101: Foundations for Effective Care Coordination</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00B441CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> recorded Training</w:t>
             </w:r>
-            <w:r w:rsidR="00BD5A8D" w:rsidRPr="001342BD">
+            <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (3 Part Series)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:id w:val="412284972"/>
             <w:placeholder>
               <w:docPart w:val="3030DFA753F74EC2B2DABA7F7F11A671"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2610" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="1378F1E9" w14:textId="0B9594D6" w:rsidR="00BD5A8D" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00D511F2">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="6DF1A49A" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="7361BCB4" w14:textId="232EDEE0" w:rsidR="00BD5A8D" w:rsidRPr="001342BD" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
+          <w:p w14:paraId="7361BCB4" w14:textId="297AAF9F" w:rsidR="00BD5A8D" w:rsidRPr="001342BD" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MS</w:t>
             </w:r>
             <w:r w:rsidR="009F1863" w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>C+/</w:t>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="00C84A0B">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>+</w:t>
             </w:r>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...6 lines deleted...]
-              <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Requirements Grid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="009A6C72">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">s (Community EW and Non-EW </w:t>
             </w:r>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1046,50 +949,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:id w:val="1976167614"/>
             <w:placeholder>
               <w:docPart w:val="8179A7810FCF4FE28670D347B76BA347"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2610" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="079139AF" w14:textId="4B50E3C8" w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00D511F2">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="4F97A7B3" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
@@ -1104,87 +1008,88 @@
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Institutional </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Member Requirements Grid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (read/review)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:id w:val="-667245461"/>
             <w:placeholder>
               <w:docPart w:val="695F9D7A3EF147C1951188169ABA2443"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2610" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="365150CD" w14:textId="47238BB9" w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00D511F2">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="7A08D0B9" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
@@ -1192,451 +1097,373 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="1E572D28" w14:textId="79421E3B" w:rsidR="00BD5A8D" w:rsidRPr="001342BD" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidR="00B441CA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Assessment Timelines Job Aid:</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00C850A0" w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C850A0" w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Select Job Aids</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:id w:val="-965505643"/>
             <w:placeholder>
               <w:docPart w:val="E6E38E6A87C24DEE80B8223DD4FDCAFB"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2610" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="116C125A" w14:textId="7593446D" w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
-                <w:pPr>
-[...77 lines deleted...]
-              <w:p w14:paraId="62088432" w14:textId="57414A72" w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00D511F2">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00F8036D" w:rsidRPr="00D511F2" w14:paraId="25453F6F" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="492D1DC4" w14:textId="3646C5C8" w:rsidR="00F8036D" w:rsidRPr="001342BD" w:rsidRDefault="00F8036D" w:rsidP="00BD5A8D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Member Engagement Strategies Job Aid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:id w:val="-1932269201"/>
             <w:placeholder>
               <w:docPart w:val="B0607A790BFC46E78C8D20731F379B3D"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2610" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="62DBCC9B" w14:textId="5EFF107E" w:rsidR="00F8036D" w:rsidRDefault="001342BD" w:rsidP="00BD5A8D">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00D511F2">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00F8036D" w:rsidRPr="00D511F2" w14:paraId="6AD44ABA" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="4E5D3378" w14:textId="3BD9D44E" w:rsidR="00F8036D" w:rsidRPr="001342BD" w:rsidRDefault="00F8036D" w:rsidP="00BD5A8D">
+          <w:p w14:paraId="4E5D3378" w14:textId="0000F63E" w:rsidR="00F8036D" w:rsidRPr="001342BD" w:rsidRDefault="00F8036D" w:rsidP="00BD5A8D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009A6C72">
-[...2 lines deleted...]
-                <w:color w:val="C00000"/>
+            <w:r w:rsidRPr="00261367">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-              <w:r w:rsidRPr="001342BD">
+            <w:r w:rsidRPr="000E60C5">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r w:rsidRPr="00517585">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> Assessment Checklist</w:t>
+                <w:t>Assessment Checklis</w:t>
+              </w:r>
+              <w:r w:rsidR="00C84A0B" w:rsidRPr="00517585">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>t</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="009A6C72">
-[...7 lines deleted...]
-            </w:r>
             <w:r w:rsidR="00FC7F60">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FC7F60" w:rsidRPr="00FC7F60">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>(read/review/use)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:id w:val="-1189517943"/>
             <w:placeholder>
               <w:docPart w:val="FE290293B6F84D31B0999EFB2C4B7726"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2610" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="688C5636" w14:textId="4B601453" w:rsidR="00F8036D" w:rsidRDefault="001342BD" w:rsidP="00BD5A8D">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00D511F2">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="7C04E68F" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="55E4B461" w14:textId="491EEE48" w:rsidR="00BD5A8D" w:rsidRPr="001342BD" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>SMART Goals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:id w:val="-707414100"/>
             <w:placeholder>
               <w:docPart w:val="F550CFEAB46A455087A14830CA11BDF8"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2610" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="41E8C667" w14:textId="4B7B37E0" w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00D511F2">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00F8036D" w:rsidRPr="00D511F2" w14:paraId="3E0BD408" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
@@ -1644,79 +1471,80 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="03E5DFEB" w14:textId="66D20714" w:rsidR="00F8036D" w:rsidRPr="001342BD" w:rsidRDefault="00F8036D" w:rsidP="00BD5A8D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>SMART Goals Recorded Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:id w:val="1042939371"/>
             <w:placeholder>
               <w:docPart w:val="A103E2817CD649ABAD05284C16A915AB"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2610" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="24CBEB3A" w14:textId="3FB52EA6" w:rsidR="00F8036D" w:rsidRDefault="001342BD" w:rsidP="00BD5A8D">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00D511F2">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00B861E5" w:rsidRPr="00D511F2" w14:paraId="1B1CB4E0" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
@@ -1724,141 +1552,141 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="22342CE2" w14:textId="4131289C" w:rsidR="00B861E5" w:rsidRPr="001342BD" w:rsidRDefault="00603753" w:rsidP="00BD5A8D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r w:rsidRPr="00AC5E56">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFSS </w:t>
               </w:r>
               <w:r w:rsidR="00AC5E56" w:rsidRPr="00AC5E56">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Assessment Recorded Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:id w:val="1837803703"/>
             <w:placeholder>
               <w:docPart w:val="08C13F18BAD74F009D1A442D67649BA4"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2610" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="46AAA22F" w14:textId="6645F26A" w:rsidR="00B861E5" w:rsidRDefault="00AA076A" w:rsidP="00BD5A8D">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00D511F2">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="1AA71F96" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="0AFCE6EE" w14:textId="1EF830C4" w:rsidR="00BD5A8D" w:rsidRPr="001342BD" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r w:rsidR="009A6C72">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>CFSS Care Coordination</w:t>
               </w:r>
               <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="009A6C72">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1910,50 +1738,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Authorization</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:id w:val="382686505"/>
             <w:placeholder>
               <w:docPart w:val="1B635C6D6CDD43359C4B3261A0B43864"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2610" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="2333F0BC" w14:textId="25AD1E40" w:rsidR="00BD5A8D" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00D511F2">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00F8036D" w:rsidRPr="00D511F2" w14:paraId="2C102748" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
@@ -1961,448 +1790,455 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="283EBA4A" w14:textId="07E4AE96" w:rsidR="00F8036D" w:rsidRPr="001342BD" w:rsidRDefault="00F8036D" w:rsidP="00BD5A8D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Transportation (Medical) Job Aid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:id w:val="-384876370"/>
             <w:placeholder>
               <w:docPart w:val="8E08A48F8926472CBFD37F0F983604FB"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2610" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="097D6ECB" w14:textId="5B416055" w:rsidR="00F8036D" w:rsidRDefault="001342BD" w:rsidP="00BD5A8D">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00D511F2">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="009A6C72" w:rsidRPr="00D511F2" w14:paraId="697D9754" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="4232CCDA" w14:textId="774FEC45" w:rsidR="009A6C72" w:rsidRDefault="00000000" w:rsidP="00BD5A8D">
+          <w:p w14:paraId="4232CCDA" w14:textId="774FEC45" w:rsidR="009A6C72" w:rsidRDefault="009A6C72" w:rsidP="00BD5A8D">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-              <w:r w:rsidR="009A6C72" w:rsidRPr="009A6C72">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r w:rsidRPr="00261367">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                  <w:color w:val="C00000"/>
+                  <w:color w:val="FF0000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>*</w:t>
               </w:r>
-              <w:r w:rsidR="009A6C72" w:rsidRPr="009A6C72">
+              <w:r w:rsidRPr="009A6C72">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Gaps in</w:t>
               </w:r>
-              <w:r w:rsidR="009A6C72" w:rsidRPr="001342BD">
+              <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> Care </w:t>
               </w:r>
               <w:r w:rsidR="003F6DBF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recorded </w:t>
               </w:r>
-              <w:r w:rsidR="009A6C72" w:rsidRPr="001342BD">
+              <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:id w:val="-947541090"/>
             <w:placeholder>
               <w:docPart w:val="47EC9FEB4E79447CB63D0B8078EE2159"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2610" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="31E9981E" w14:textId="1061E673" w:rsidR="009A6C72" w:rsidRDefault="009A6C72" w:rsidP="00BD5A8D">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00D511F2">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="630490BB" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="18E17A2F" w14:textId="497541F0" w:rsidR="00BD5A8D" w:rsidRPr="001342BD" w:rsidRDefault="00000000" w:rsidP="00BD5A8D">
+          <w:p w14:paraId="18E17A2F" w14:textId="497541F0" w:rsidR="00BD5A8D" w:rsidRPr="001342BD" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-              <w:r w:rsidR="00BD5A8D" w:rsidRPr="009A6C72">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r w:rsidRPr="00261367">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                  <w:color w:val="C00000"/>
+                  <w:color w:val="FF0000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>*</w:t>
               </w:r>
-              <w:r w:rsidR="00BD5A8D" w:rsidRPr="001342BD">
+              <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Transitions of Care Training</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00B2566B" w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:id w:val="-876550818"/>
             <w:placeholder>
               <w:docPart w:val="67A64D0E8C084CA7AC3B6EA7ACB4D453"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2610" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="1D192502" w14:textId="49D30653" w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00D511F2">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="353E61B3" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="630DED2A" w14:textId="661315A4" w:rsidR="00BD5A8D" w:rsidRPr="001342BD" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Navigating the Enrollment Roster using Excel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:id w:val="-1154601470"/>
             <w:placeholder>
               <w:docPart w:val="B99D753BD79C473688785AE222B12E7A"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2610" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="28504FC8" w14:textId="308CABB3" w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00D511F2">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="2EA71AC9" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="71104A67" w14:textId="156471FA" w:rsidR="00BD5A8D" w:rsidRPr="001342BD" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Reconciling Enrollment Roster Job Aid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00AD2D36" w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FC3F7C" w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:id w:val="-1557383004"/>
             <w:placeholder>
               <w:docPart w:val="002427855D944973BEE3FFB2543B7A3D"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2610" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="19034CD4" w14:textId="212A690A" w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00D511F2">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="3EFCEA7B" w14:textId="77777777" w:rsidTr="001342BD">
         <w:trPr>
@@ -2423,51 +2259,51 @@
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D511F2">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="00F87346" w:rsidRPr="00F87346">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Annual</w:t>
             </w:r>
             <w:r w:rsidR="00F87346">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>DHS Handling MN Information Securely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Required</w:t>
             </w:r>
             <w:r w:rsidR="00302335">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> annually</w:t>
@@ -2521,50 +2357,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> to ensure the required 7 modules populate.  Enter your MMIS Log in ID for the Employee Number profile settings. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:id w:val="796640051"/>
             <w:placeholder>
               <w:docPart w:val="29DFFEA5C8DB4CDBB71CDC7728AB8C39"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2610" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="6B744E5D" w14:textId="1B71B3CC" w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00FE2660">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="2775A955" w14:textId="77777777" w:rsidTr="0019321C">
         <w:trPr>
           <w:trHeight w:val="432"/>
@@ -2572,51 +2409,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13500" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="4E2D5BCA" w14:textId="27475B25" w:rsidR="00BD5A8D" w:rsidRPr="001342BD" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="_Hlk171666281"/>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">MnCHOICES:  </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31">
+            <w:hyperlink r:id="rId29">
               <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Revised MnCHOICES Application Assessment Training Instructions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">.  All MSC+/MSHO care coordinators are required to be certified assessors.  </w:t>
             </w:r>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
@@ -2639,51 +2476,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">TIP:  </w:t>
             </w:r>
             <w:r w:rsidR="006B346A" w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Log on to the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:anchor=":~:text=TrainLink%20IDs%20are%20used%20to%20log%20into%20Learning,changed%20email%20address%2C%20phone%2C%20address%2C%20or%20agency%20name.">
+            <w:hyperlink r:id="rId30" w:anchor=":~:text=TrainLink%20IDs%20are%20used%20to%20log%20into%20Learning,changed%20email%20address%2C%20phone%2C%20address%2C%20or%20agency%20name.">
               <w:r w:rsidR="006B346A" w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:eastAsia="Calibri" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>TrainLink Home Page (state.mn.us)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="006B346A" w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Calibri" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006B346A" w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>to obtain the TrainLink Unique Key to search courses or c</w:t>
@@ -2713,79 +2550,80 @@
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">MnCAT Step 1 Introduction – </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Course MNCH100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:id w:val="-473606574"/>
             <w:placeholder>
               <w:docPart w:val="B51579EEA65143358666E19CD1B8345D"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2610" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="6C46DF27" w14:textId="5ADE9475" w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00D511F2">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="6A1C4FC5" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
@@ -2800,79 +2638,80 @@
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">MnCAT Step 1 Course 1: Person-Centered Practice and MnCHOICES Assessment – </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Course MNCH101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:id w:val="30315388"/>
             <w:placeholder>
               <w:docPart w:val="610AF5A3414049D8B8813AD754DEB183"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2610" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="78740E10" w14:textId="34137965" w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00D511F2">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="73E1E2AE" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
@@ -2887,79 +2726,80 @@
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">MnCAT Step 1 Course 2: The MnCHOICES Process – </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Course MNCH102</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:id w:val="975801363"/>
             <w:placeholder>
               <w:docPart w:val="2561AD49051E43608D156DA82D4560C7"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2610" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="2427C9F0" w14:textId="12323005" w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00D511F2">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="0430ED2F" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
@@ -2974,79 +2814,80 @@
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">MnCAT Step 1 Course 3: Conversational Interviewing – </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Course MNCH103</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:id w:val="-417249188"/>
             <w:placeholder>
               <w:docPart w:val="DA8B872611CE418593C92CC47564D7F7"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2610" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="724033DF" w14:textId="2239E380" w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00D511F2">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="2F0C9554" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
@@ -3061,79 +2902,80 @@
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">MnCAT Step 1 Course 4: Assessment Outcomes – </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Course MNCH104</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:id w:val="-1038200804"/>
             <w:placeholder>
               <w:docPart w:val="2A0D94316DDE4DA7AFDA2FAB2D9FA1CB"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2610" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="34E4DCFF" w14:textId="477E3576" w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00D511F2">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="67EEAF03" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
@@ -3149,79 +2991,80 @@
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">MnCAT Step 1 Course 5: How is MnCHOICES Data Used – </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Course MNCH105</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:id w:val="-1888174768"/>
             <w:placeholder>
               <w:docPart w:val="726EA111FD8542D18023232AA7A5EEB7"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2610" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="6918652F" w14:textId="7EE8CC9F" w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00D511F2">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="0AED5EF3" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
@@ -3237,215 +3080,217 @@
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">MnCAT Step 2 – Introduction and Basics – </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Course MNCH200</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:id w:val="1018732053"/>
             <w:placeholder>
               <w:docPart w:val="357531FD68794FBD85EFC251578E0521"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2610" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="7DCF0B31" w14:textId="7BBADA4B" w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00D511F2">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="3DAD91F9" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="26422399" w14:textId="44E0BE0F" w:rsidR="00BD5A8D" w:rsidRPr="001342BD" w:rsidRDefault="00000000" w:rsidP="00BD5A8D">
+          <w:p w14:paraId="26422399" w14:textId="44E0BE0F" w:rsidR="00BD5A8D" w:rsidRPr="001342BD" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:tgtFrame="_blank" w:tooltip="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?course=dsd&amp;code=mnch301" w:history="1">
-              <w:r w:rsidR="00BD5A8D" w:rsidRPr="001342BD">
+            <w:hyperlink r:id="rId38" w:tgtFrame="_blank" w:tooltip="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?course=dsd&amp;code=mnch301" w:history="1">
+              <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="ui-provider"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="FF0000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>*</w:t>
               </w:r>
-              <w:r w:rsidR="00BD5A8D" w:rsidRPr="001342BD">
+              <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Strong"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:b w:val="0"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>MnCHOICES Assessment Content</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00BD5A8D" w:rsidRPr="001342BD">
+            <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="00BD5A8D" w:rsidRPr="001342BD">
+            <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BD5A8D" w:rsidRPr="001342BD">
+            <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Step 3, Part 1 </w:t>
             </w:r>
-            <w:r w:rsidR="00BD5A8D" w:rsidRPr="001342BD">
+            <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-              <w:r w:rsidR="00BD5A8D" w:rsidRPr="001342BD">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Course MNCH301</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:id w:val="766971283"/>
             <w:placeholder>
               <w:docPart w:val="66D2A2AFD99C4D89A4302205D62DEDED"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2610" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="525C6578" w14:textId="7E3D42E3" w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00D511F2">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="6B4ABA0A" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
@@ -3461,167 +3306,170 @@
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">MnCHOICES Access and Navigation: Sept 3, Part 2 – </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Course MNCH302</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:id w:val="1420759936"/>
             <w:placeholder>
               <w:docPart w:val="273B2CA254A049AE8B7519E61F10F2FE"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2610" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="1B7ED1FE" w14:textId="342B4FE2" w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00D511F2">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="4FDEE187" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="77134C17" w14:textId="4C22676D" w:rsidR="00BD5A8D" w:rsidRPr="001342BD" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">MnCHOICES Assessment workflow: Step 3, Part 3 – </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Course MNCH303</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:id w:val="1786613621"/>
             <w:placeholder>
               <w:docPart w:val="12BF395E48CB4660A92541742C2278D3"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2610" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="3A5AFE69" w14:textId="69C576D7" w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00D511F2">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="67120FE1" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
@@ -3637,79 +3485,80 @@
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">MnCHOICES Learning Lab &amp; Instruction to Recertification: Step 3, Part 4 – </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Course MNCH8014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:id w:val="-964805855"/>
             <w:placeholder>
               <w:docPart w:val="B97D8972CBB94EE6A717E29172DB54AB"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2610" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="07C68CBE" w14:textId="59F1B7CF" w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00D511F2">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="01B12D5D" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
@@ -3726,79 +3575,80 @@
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="0563C1" w:themeColor="hyperlink"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">MnCHOICES Step 3 Test – </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Course MNCH8010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:id w:val="1203747016"/>
             <w:placeholder>
               <w:docPart w:val="A6C5812C1A014977B2D20695BB1489DF"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2610" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="36374725" w14:textId="13F36289" w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00D511F2">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="534D3763" w14:textId="77777777" w:rsidTr="008D5408">
         <w:trPr>
@@ -3810,979 +3660,1029 @@
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="55AF2E15" w14:textId="3FCDFB8B" w:rsidR="00BD5A8D" w:rsidRPr="001342BD" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Additional Resources for Review/Reference:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="68DEA7D4" w14:textId="77777777" w:rsidTr="00F87346">
+      <w:tr w:rsidR="004D4CFA" w:rsidRPr="00D511F2" w14:paraId="68DEA7D4" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="0ACA6D7F" w14:textId="724C8838" w:rsidR="00BD5A8D" w:rsidRPr="001342BD" w:rsidRDefault="00000000" w:rsidP="00BD5A8D">
+          <w:p w14:paraId="0ACA6D7F" w14:textId="1410343C" w:rsidR="004D4CFA" w:rsidRPr="001342BD" w:rsidRDefault="004D4CFA" w:rsidP="004D4CFA">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-              <w:r w:rsidR="00BD5A8D" w:rsidRPr="001342BD">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>UCare MSC+ Member Handbook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
-        <w:tc>
-[...13 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+            </w:rPr>
+            <w:id w:val="-421952674"/>
+            <w:placeholder>
+              <w:docPart w:val="5F669E142825431CB4A859290AB6C4BB"/>
+            </w:placeholder>
+            <w:date>
+              <w:dateFormat w:val="M/d/yyyy"/>
+              <w:lid w:val="en-US"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2610" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="12D74E2C" w14:textId="41E61A52" w:rsidR="004D4CFA" w:rsidRPr="001342BD" w:rsidRDefault="004D4CFA" w:rsidP="004D4CFA">
+                <w:pPr>
+                  <w:spacing w:before="120"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F74BEB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                  </w:rPr>
+                  <w:t>Date (click here)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="43D89DC9" w14:textId="77777777" w:rsidTr="00F87346">
+      <w:tr w:rsidR="004D4CFA" w:rsidRPr="00D511F2" w14:paraId="6A25A3B7" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="282CE581" w14:textId="37CD53CA" w:rsidR="00BD5A8D" w:rsidRPr="001342BD" w:rsidRDefault="00000000" w:rsidP="00BD5A8D">
+          <w:p w14:paraId="2BB7392B" w14:textId="66B2D26D" w:rsidR="004D4CFA" w:rsidRPr="001342BD" w:rsidRDefault="004D4CFA" w:rsidP="004D4CFA">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:sz w:val="20"/>
-[...46 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>UCare MSC+ Benefits and Important Contact Information:</w:t>
             </w:r>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Your Guide to MSC+</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00FC7F60">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00FC7F60" w:rsidRPr="00FC7F60">
+            <w:r w:rsidRPr="00FC7F60">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>(Member Handouts)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...13 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+            </w:rPr>
+            <w:id w:val="2137903819"/>
+            <w:placeholder>
+              <w:docPart w:val="881B0A812ED5452BA94951A15F0D2CF2"/>
+            </w:placeholder>
+            <w:date>
+              <w:dateFormat w:val="M/d/yyyy"/>
+              <w:lid w:val="en-US"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2610" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="2F18EC15" w14:textId="0B564D19" w:rsidR="004D4CFA" w:rsidRPr="001342BD" w:rsidRDefault="004D4CFA" w:rsidP="004D4CFA">
+                <w:pPr>
+                  <w:spacing w:before="120"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F74BEB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                  </w:rPr>
+                  <w:t>Date (click here)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="515146D3" w14:textId="77777777" w:rsidTr="00F87346">
+      <w:tr w:rsidR="004D4CFA" w:rsidRPr="00D511F2" w14:paraId="2735F981" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="2299055F" w14:textId="695BFF52" w:rsidR="00BD5A8D" w:rsidRPr="001342BD" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
+          <w:p w14:paraId="39F34E8A" w14:textId="69D982B6" w:rsidR="004D4CFA" w:rsidRPr="001342BD" w:rsidRDefault="004D4CFA" w:rsidP="004D4CFA">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001342BD">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r w:rsidRPr="001342BD">
-                <w:rPr>
-[...153 lines deleted...]
-              <w:r w:rsidR="00BD5A8D" w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Certified Languages Interpreting Services Delegate Instructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
-        <w:tc>
-[...13 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+            </w:rPr>
+            <w:id w:val="1189495944"/>
+            <w:placeholder>
+              <w:docPart w:val="AEE4DF1752994D81A1A14EDAC6288946"/>
+            </w:placeholder>
+            <w:date>
+              <w:dateFormat w:val="M/d/yyyy"/>
+              <w:lid w:val="en-US"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2610" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="4618DE92" w14:textId="3AC222AA" w:rsidR="004D4CFA" w:rsidRPr="001342BD" w:rsidRDefault="004D4CFA" w:rsidP="004D4CFA">
+                <w:pPr>
+                  <w:spacing w:before="120"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F74BEB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                  </w:rPr>
+                  <w:t>Date (click here)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="07F5EF5F" w14:textId="77777777" w:rsidTr="00F87346">
+      <w:tr w:rsidR="004D4CFA" w:rsidRPr="00D511F2" w14:paraId="07F5EF5F" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="49532754" w14:textId="5FD661C9" w:rsidR="00BD5A8D" w:rsidRPr="001342BD" w:rsidRDefault="00000000" w:rsidP="00BD5A8D">
+          <w:p w14:paraId="49532754" w14:textId="5FD661C9" w:rsidR="004D4CFA" w:rsidRPr="001342BD" w:rsidRDefault="004D4CFA" w:rsidP="004D4CFA">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-              <w:r w:rsidR="00BD5A8D" w:rsidRPr="001342BD">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>SMART Carte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
-        <w:tc>
-[...13 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+            </w:rPr>
+            <w:id w:val="2146466285"/>
+            <w:placeholder>
+              <w:docPart w:val="B93856FE1B3B4C04B689A26097A875B0"/>
+            </w:placeholder>
+            <w:date>
+              <w:dateFormat w:val="M/d/yyyy"/>
+              <w:lid w:val="en-US"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2610" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="161893CA" w14:textId="6EEEFEFD" w:rsidR="004D4CFA" w:rsidRPr="001342BD" w:rsidRDefault="004D4CFA" w:rsidP="004D4CFA">
+                <w:pPr>
+                  <w:spacing w:before="120"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F74BEB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                  </w:rPr>
+                  <w:t>Date (click here)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="1D17F307" w14:textId="77777777" w:rsidTr="00F87346">
+      <w:tr w:rsidR="004D4CFA" w:rsidRPr="00D511F2" w14:paraId="1D17F307" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="7D8B6008" w14:textId="5B8FA958" w:rsidR="00BD5A8D" w:rsidRPr="001342BD" w:rsidRDefault="00000000" w:rsidP="00BD5A8D">
+          <w:p w14:paraId="7D8B6008" w14:textId="0302D107" w:rsidR="004D4CFA" w:rsidRPr="001342BD" w:rsidRDefault="004D4CFA" w:rsidP="004D4CFA">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-              <w:r w:rsidR="00BD5A8D" w:rsidRPr="001342BD">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>MSC + and MSHO Assessment Methods Process Flow</w:t>
+                <w:t xml:space="preserve">MSC </w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>+</w:t>
+              </w:r>
+              <w:r w:rsidRPr="001342BD">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Assessment Methods Process Flow</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00BD5A8D" w:rsidRPr="001342BD">
+            <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...13 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+            </w:rPr>
+            <w:id w:val="1935467955"/>
+            <w:placeholder>
+              <w:docPart w:val="01FB087D74374E6C98B4163263B503A5"/>
+            </w:placeholder>
+            <w:date>
+              <w:dateFormat w:val="M/d/yyyy"/>
+              <w:lid w:val="en-US"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2610" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="66F003C9" w14:textId="3A61B5A8" w:rsidR="004D4CFA" w:rsidRPr="001342BD" w:rsidRDefault="004D4CFA" w:rsidP="004D4CFA">
+                <w:pPr>
+                  <w:spacing w:before="120"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F74BEB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                  </w:rPr>
+                  <w:t>Date (click here)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="6AE1E3DB" w14:textId="77777777" w:rsidTr="00F87346">
+      <w:tr w:rsidR="004D4CFA" w:rsidRPr="00D511F2" w14:paraId="6AE1E3DB" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="38F10810" w14:textId="20E1BD4B" w:rsidR="00BD5A8D" w:rsidRPr="001342BD" w:rsidRDefault="00000000" w:rsidP="00BD5A8D">
+          <w:p w14:paraId="38F10810" w14:textId="20E1BD4B" w:rsidR="004D4CFA" w:rsidRPr="001342BD" w:rsidRDefault="004D4CFA" w:rsidP="004D4CFA">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-              <w:r w:rsidR="00357977" w:rsidRPr="001342BD">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Monthly Activity Log Job Aid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
-        <w:tc>
-[...13 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+            </w:rPr>
+            <w:id w:val="-774403999"/>
+            <w:placeholder>
+              <w:docPart w:val="4ECEDEE3427048E1BCA790EBD95BE823"/>
+            </w:placeholder>
+            <w:date>
+              <w:dateFormat w:val="M/d/yyyy"/>
+              <w:lid w:val="en-US"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2610" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="11CF2FF9" w14:textId="2481A688" w:rsidR="004D4CFA" w:rsidRPr="001342BD" w:rsidRDefault="004D4CFA" w:rsidP="004D4CFA">
+                <w:pPr>
+                  <w:spacing w:before="120"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F74BEB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                  </w:rPr>
+                  <w:t>Date (click here)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="79E4CD5B" w14:textId="77777777" w:rsidTr="00F87346">
+      <w:tr w:rsidR="004D4CFA" w:rsidRPr="00D511F2" w14:paraId="79E4CD5B" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="02D5A3CD" w14:textId="280A4593" w:rsidR="00BD5A8D" w:rsidRPr="001342BD" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
+          <w:p w14:paraId="02D5A3CD" w14:textId="280A4593" w:rsidR="004D4CFA" w:rsidRPr="001342BD" w:rsidRDefault="004D4CFA" w:rsidP="004D4CFA">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">eDoc:  </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>DHS-5357 Elderly Waiver fact sheet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
-        <w:tc>
-[...13 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+            </w:rPr>
+            <w:id w:val="-788597016"/>
+            <w:placeholder>
+              <w:docPart w:val="B0F64CE9468543EC8E0EAEF1D59F4788"/>
+            </w:placeholder>
+            <w:date>
+              <w:dateFormat w:val="M/d/yyyy"/>
+              <w:lid w:val="en-US"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2610" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="58F99563" w14:textId="519A42A0" w:rsidR="004D4CFA" w:rsidRPr="001342BD" w:rsidRDefault="004D4CFA" w:rsidP="004D4CFA">
+                <w:pPr>
+                  <w:spacing w:before="120"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F74BEB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                  </w:rPr>
+                  <w:t>Date (click here)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="64BE89B9" w14:textId="77777777" w:rsidTr="00F87346">
+      <w:tr w:rsidR="004D4CFA" w:rsidRPr="00D511F2" w14:paraId="64BE89B9" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="6C8F62D7" w14:textId="7E776E92" w:rsidR="00BD5A8D" w:rsidRPr="001342BD" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
+          <w:p w14:paraId="6C8F62D7" w14:textId="7E776E92" w:rsidR="004D4CFA" w:rsidRPr="001342BD" w:rsidRDefault="004D4CFA" w:rsidP="004D4CFA">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">eDoc: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>DHS-7028 Nursing Facility Level of Care Criteria Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
-        <w:tc>
-[...13 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+            </w:rPr>
+            <w:id w:val="1900099191"/>
+            <w:placeholder>
+              <w:docPart w:val="5D89F1C7E83B4B1BA17F8F255932D3CF"/>
+            </w:placeholder>
+            <w:date>
+              <w:dateFormat w:val="M/d/yyyy"/>
+              <w:lid w:val="en-US"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2610" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="53CFC4D2" w14:textId="5FAC4519" w:rsidR="004D4CFA" w:rsidRPr="001342BD" w:rsidRDefault="004D4CFA" w:rsidP="004D4CFA">
+                <w:pPr>
+                  <w:spacing w:before="120"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F74BEB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                  </w:rPr>
+                  <w:t>Date (click here)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="1097E144" w14:textId="77777777" w:rsidTr="00F87346">
+      <w:tr w:rsidR="004D4CFA" w:rsidRPr="00D511F2" w14:paraId="1097E144" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="59731F80" w14:textId="0979CEE4" w:rsidR="00BD5A8D" w:rsidRPr="001342BD" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
+          <w:p w14:paraId="59731F80" w14:textId="0979CEE4" w:rsidR="004D4CFA" w:rsidRPr="001342BD" w:rsidRDefault="004D4CFA" w:rsidP="004D4CFA">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">eDoc: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>DHS-3428B Case Mix Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
-        <w:tc>
-[...13 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+            </w:rPr>
+            <w:id w:val="-1809771504"/>
+            <w:placeholder>
+              <w:docPart w:val="EFFAD73A579F46A89EEABC2A46F1B93B"/>
+            </w:placeholder>
+            <w:date>
+              <w:dateFormat w:val="M/d/yyyy"/>
+              <w:lid w:val="en-US"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2610" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="308C474B" w14:textId="7C436113" w:rsidR="004D4CFA" w:rsidRPr="001342BD" w:rsidRDefault="004D4CFA" w:rsidP="004D4CFA">
+                <w:pPr>
+                  <w:spacing w:before="120"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F74BEB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                  </w:rPr>
+                  <w:t>Date (click here)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="2F1A0B97" w14:textId="77777777" w:rsidTr="00507B14">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13500" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="6E5175BE" w14:textId="55833546" w:rsidR="00BD5A8D" w:rsidRPr="001342BD" w:rsidRDefault="00000000" w:rsidP="00BD5A8D">
+          <w:p w14:paraId="6E5175BE" w14:textId="55833546" w:rsidR="00BD5A8D" w:rsidRPr="001342BD" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId58">
-              <w:r w:rsidR="00BD5A8D" w:rsidRPr="001342BD">
+            <w:hyperlink r:id="rId53">
+              <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>DHS TrainLink</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00BD5A8D" w:rsidRPr="001342BD">
+            <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Trainings:</w:t>
             </w:r>
-            <w:r w:rsidR="00BD5A8D" w:rsidRPr="001342BD">
-[...8 lines deleted...]
-              <w:r w:rsidR="00BD5A8D" w:rsidRPr="001342BD">
+            <w:r w:rsidRPr="001342BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Below are suggested </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001342BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>trainings</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001342BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> offered by DHS TrainLink.  DHS offers many other courses that may be of interest to care coordinators.  Log on to the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:anchor=":~:text=TrainLink%20IDs%20are%20used%20to%20log%20into%20Learning,changed%20email%20address%2C%20phone%2C%20address%2C%20or%20agency%20name.">
+              <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:eastAsia="Calibri" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>TrainLink Home Page (state.mn.us)</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00BD5A8D" w:rsidRPr="001342BD">
+            <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Calibri" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BD5A8D" w:rsidRPr="001342BD">
+            <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>to obtain the Train</w:t>
             </w:r>
             <w:r w:rsidR="00FB7B83" w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
-            <w:r w:rsidR="00BD5A8D" w:rsidRPr="001342BD">
+            <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ink Unique Key to search courses.</w:t>
             </w:r>
-            <w:r w:rsidR="00BD5A8D" w:rsidRPr="001342BD">
+            <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="1E5F1D7F" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="6EE9C9B7" w14:textId="22CA0102" w:rsidR="00BD5A8D" w:rsidRPr="001342BD" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Vulnerable Adult Mandated Reporting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (DS601) Available through Mn Dept of Human Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:id w:val="-56101281"/>
             <w:placeholder>
               <w:docPart w:val="6272D991EBA449309CBA1C678372A038"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2610" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="19EC6EB0" w14:textId="0DE1C9BB" w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00D511F2">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="1F15F022" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="153B7B32" w14:textId="655EA3EC" w:rsidR="00BD5A8D" w:rsidRPr="001342BD" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r w:rsidR="006B2902" w:rsidRPr="00A22C35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Elderly</w:t>
               </w:r>
               <w:r w:rsidRPr="00A22C35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> Waiver Foundations</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -4792,128 +4692,129 @@
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>AASD-EWF1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:id w:val="2046477141"/>
             <w:placeholder>
               <w:docPart w:val="B49C96CB224A422EB35B10321B7A2A15"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2610" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="25F1F0C0" w14:textId="3690C98C" w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00D511F2">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="29C15D15" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="7BECE800" w14:textId="27B3FEE2" w:rsidR="00BD5A8D" w:rsidRPr="001342BD" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Overview of CFSS for Lead Agency (CFSS_LA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:id w:val="807896975"/>
             <w:placeholder>
               <w:docPart w:val="B8716BDA2606489093F6BF5CCB0A774E"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2610" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="4A8D4C9F" w14:textId="6EC9FB9A" w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00D511F2">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="11B0B78E" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
@@ -4921,344 +4822,471 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="46EA3DFA" w14:textId="1643C603" w:rsidR="00BD5A8D" w:rsidRPr="001342BD" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Consumer Directed Community Supports (CDCS) Training</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00150C8A" w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (DSC400)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:id w:val="50671022"/>
             <w:placeholder>
               <w:docPart w:val="EE52B64E2F26460994F5FE64FF36D791"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2610" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="23586894" w14:textId="2268DBA6" w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w:rsidRDefault="00150C8A" w:rsidP="00BD5A8D">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidRPr="00180D80">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="2A989979" w14:textId="77777777" w:rsidTr="00F87346">
+      <w:tr w:rsidR="004D4CFA" w:rsidRPr="00D511F2" w14:paraId="2A989979" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="27AA1A66" w14:textId="7BAB712E" w:rsidR="00BD5A8D" w:rsidRPr="001342BD" w:rsidRDefault="00BD5A8D" w:rsidP="00231917">
+          <w:p w14:paraId="27AA1A66" w14:textId="435BE1A1" w:rsidR="004D4CFA" w:rsidRPr="001342BD" w:rsidRDefault="004D4CFA" w:rsidP="004D4CFA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8060"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ethical Dilemmas:  Right to Take Risks vs Right to be Safe (DSD_E1001)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00231917" w:rsidRPr="001342BD">
+              <w:t>Ethical Dilemmas: Right to Take Risks vs Right to be Safe (DSD_E1001)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...11 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+            </w:rPr>
+            <w:id w:val="78643067"/>
+            <w:placeholder>
+              <w:docPart w:val="7893A2DDA9AD4754A172A15BB58AE87D"/>
+            </w:placeholder>
+            <w:date>
+              <w:dateFormat w:val="M/d/yyyy"/>
+              <w:lid w:val="en-US"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2610" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="43C390EC" w14:textId="73D4CFEC" w:rsidR="004D4CFA" w:rsidRPr="00D511F2" w:rsidRDefault="004D4CFA" w:rsidP="004D4CFA">
+                <w:pPr>
+                  <w:spacing w:before="120"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A16B02">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                  </w:rPr>
+                  <w:t>Date (click here)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="0E93DA6D" w14:textId="77777777" w:rsidTr="00F87346">
+      <w:tr w:rsidR="004D4CFA" w:rsidRPr="00D511F2" w14:paraId="0E93DA6D" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3B447154" w14:textId="77777777" w:rsidR="00BD5A8D" w:rsidRPr="001342BD" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
+          <w:p w14:paraId="3B447154" w14:textId="77777777" w:rsidR="004D4CFA" w:rsidRPr="001342BD" w:rsidRDefault="004D4CFA" w:rsidP="004D4CFA">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Introduction and Guide to Supported Decision Making (DSD_E1000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...11 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+            </w:rPr>
+            <w:id w:val="840814731"/>
+            <w:placeholder>
+              <w:docPart w:val="DC597E17D8C14BFA8AB579F13206C2A8"/>
+            </w:placeholder>
+            <w:date>
+              <w:dateFormat w:val="M/d/yyyy"/>
+              <w:lid w:val="en-US"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2610" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="4BBC6A19" w14:textId="69776CC9" w:rsidR="004D4CFA" w:rsidRPr="00D511F2" w:rsidRDefault="004D4CFA" w:rsidP="004D4CFA">
+                <w:pPr>
+                  <w:spacing w:before="120"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A16B02">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                  </w:rPr>
+                  <w:t>Date (click here)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="4B874E70" w14:textId="77777777" w:rsidTr="00F87346">
+      <w:tr w:rsidR="004D4CFA" w:rsidRPr="00D511F2" w14:paraId="4B874E70" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="592F4244" w14:textId="77777777" w:rsidR="00BD5A8D" w:rsidRPr="001342BD" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
+          <w:p w14:paraId="592F4244" w14:textId="77777777" w:rsidR="004D4CFA" w:rsidRPr="001342BD" w:rsidRDefault="004D4CFA" w:rsidP="004D4CFA">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Person-Centered Practices in Support Planning (PCP001)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...11 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+            </w:rPr>
+            <w:id w:val="288554673"/>
+            <w:placeholder>
+              <w:docPart w:val="6A29B8AD130A438E9C1C772A94916926"/>
+            </w:placeholder>
+            <w:date>
+              <w:dateFormat w:val="M/d/yyyy"/>
+              <w:lid w:val="en-US"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2610" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="050E0D2A" w14:textId="1F6C0ABA" w:rsidR="004D4CFA" w:rsidRPr="00D511F2" w:rsidRDefault="004D4CFA" w:rsidP="004D4CFA">
+                <w:pPr>
+                  <w:spacing w:before="120"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A16B02">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                  </w:rPr>
+                  <w:t>Date (click here)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="786BBB94" w14:textId="77777777" w:rsidTr="00F87346">
+      <w:tr w:rsidR="004D4CFA" w:rsidRPr="00D511F2" w14:paraId="786BBB94" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="20D8F1A3" w14:textId="77777777" w:rsidR="00BD5A8D" w:rsidRPr="001342BD" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
+          <w:p w14:paraId="20D8F1A3" w14:textId="77777777" w:rsidR="004D4CFA" w:rsidRPr="001342BD" w:rsidRDefault="004D4CFA" w:rsidP="004D4CFA">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Working with an Interpreter (DS503)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...11 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+            </w:rPr>
+            <w:id w:val="-1158692159"/>
+            <w:placeholder>
+              <w:docPart w:val="4878A87831354604BBDA6F7917F32281"/>
+            </w:placeholder>
+            <w:date>
+              <w:dateFormat w:val="M/d/yyyy"/>
+              <w:lid w:val="en-US"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2610" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="3DBAB09D" w14:textId="59E7E70C" w:rsidR="004D4CFA" w:rsidRPr="00D511F2" w:rsidRDefault="004D4CFA" w:rsidP="004D4CFA">
+                <w:pPr>
+                  <w:spacing w:before="120"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002B33C4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                  </w:rPr>
+                  <w:t>Date (click here)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="57927E72" w14:textId="77777777" w:rsidTr="00F87346">
+      <w:tr w:rsidR="004D4CFA" w:rsidRPr="00D511F2" w14:paraId="57927E72" w14:textId="77777777" w:rsidTr="00F87346">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="58081FF7" w14:textId="617115AA" w:rsidR="00BD5A8D" w:rsidRPr="001342BD" w:rsidRDefault="00BD5A8D" w:rsidP="00BD5A8D">
+          <w:p w14:paraId="58081FF7" w14:textId="617115AA" w:rsidR="004D4CFA" w:rsidRPr="001342BD" w:rsidRDefault="004D4CFA" w:rsidP="004D4CFA">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Working with People Who Have Vision and Hearing Loss (CC603)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...11 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+            </w:rPr>
+            <w:id w:val="-1138945125"/>
+            <w:placeholder>
+              <w:docPart w:val="31AF031401EB4961ACF4238FAF247D34"/>
+            </w:placeholder>
+            <w:date>
+              <w:dateFormat w:val="M/d/yyyy"/>
+              <w:lid w:val="en-US"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2610" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="4ABF22AB" w14:textId="375081FC" w:rsidR="004D4CFA" w:rsidRPr="00D511F2" w:rsidRDefault="004D4CFA" w:rsidP="004D4CFA">
+                <w:pPr>
+                  <w:spacing w:before="120"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002B33C4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                  </w:rPr>
+                  <w:t>Date (click here)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00BD5A8D" w:rsidRPr="00D511F2" w14:paraId="1FAC9FE5" w14:textId="77777777" w:rsidTr="00507B14">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13500" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="27322688" w14:textId="77777777" w:rsidR="00BD5A8D" w:rsidRPr="001342BD" w:rsidRDefault="00BD5A8D" w:rsidP="001342BD">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
@@ -5288,516 +5316,507 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tip:</w:t>
             </w:r>
             <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Bookmark links below for easy reference</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F87346" w:rsidRPr="00D511F2" w14:paraId="76A2A7D1" w14:textId="77777777" w:rsidTr="00AA50E1">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EB753DC" w14:textId="77777777" w:rsidR="00F87346" w:rsidRPr="00D511F2" w:rsidRDefault="00000000" w:rsidP="00BD5A8D">
+          <w:p w14:paraId="3EB753DC" w14:textId="77777777" w:rsidR="00F87346" w:rsidRPr="00D511F2" w:rsidRDefault="00F87346" w:rsidP="00BD5A8D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-              <w:r w:rsidR="00F87346" w:rsidRPr="001342BD">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Community Based Services Manual (CBSM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A1903A1" w14:textId="7DC7D766" w:rsidR="00F87346" w:rsidRPr="00D511F2" w:rsidRDefault="00000000" w:rsidP="00BD5A8D">
+          <w:p w14:paraId="1A1903A1" w14:textId="7DC7D766" w:rsidR="00F87346" w:rsidRPr="00D511F2" w:rsidRDefault="00F87346" w:rsidP="00BD5A8D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-              <w:r w:rsidR="00F87346" w:rsidRPr="001342BD">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>EW Rate Limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="760D487C" w14:textId="2EF65C75" w:rsidR="00F87346" w:rsidRPr="00D511F2" w:rsidRDefault="00000000" w:rsidP="00BD5A8D">
+          <w:p w14:paraId="760D487C" w14:textId="2EF65C75" w:rsidR="00F87346" w:rsidRPr="00D511F2" w:rsidRDefault="00F87346" w:rsidP="00BD5A8D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-              <w:r w:rsidR="00F87346" w:rsidRPr="001342BD">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Elderly Waiver Residential Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F87346" w:rsidRPr="00D511F2" w14:paraId="4B0CDE79" w14:textId="77777777" w:rsidTr="00AB51BB">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E22B962" w14:textId="77777777" w:rsidR="00F87346" w:rsidRPr="00D511F2" w:rsidRDefault="00000000" w:rsidP="00BD5A8D">
+          <w:p w14:paraId="5E22B962" w14:textId="77777777" w:rsidR="00F87346" w:rsidRPr="00D511F2" w:rsidRDefault="00F87346" w:rsidP="00BD5A8D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-              <w:r w:rsidR="00F87346" w:rsidRPr="001342BD">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Consumer Directed Community Supports (CDCS) Manual</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00F87346" w:rsidRPr="001342BD">
+            <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="752ED4D7" w14:textId="64DF352C" w:rsidR="00F87346" w:rsidRPr="00D511F2" w:rsidRDefault="00000000" w:rsidP="00BD5A8D">
+          <w:p w14:paraId="752ED4D7" w14:textId="64DF352C" w:rsidR="00F87346" w:rsidRPr="00D511F2" w:rsidRDefault="00F87346" w:rsidP="00BD5A8D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-              <w:r w:rsidR="00F87346" w:rsidRPr="001342BD">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Medical Supplies and Equipment Coverage Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3EA7EBC6" w14:textId="48A1522E" w:rsidR="00F87346" w:rsidRPr="00D511F2" w:rsidRDefault="00000000" w:rsidP="00BD5A8D">
+          <w:p w14:paraId="3EA7EBC6" w14:textId="48A1522E" w:rsidR="00F87346" w:rsidRPr="00D511F2" w:rsidRDefault="00F87346" w:rsidP="00BD5A8D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-              <w:r w:rsidR="00F87346" w:rsidRPr="001342BD">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>MinnesotaHelp.info</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F87346" w:rsidRPr="00D511F2" w14:paraId="726413FE" w14:textId="77777777" w:rsidTr="00912039">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C065706" w14:textId="3A776143" w:rsidR="00F87346" w:rsidRPr="00D511F2" w:rsidRDefault="00000000" w:rsidP="00BD5A8D">
+          <w:p w14:paraId="7C065706" w14:textId="3A776143" w:rsidR="00F87346" w:rsidRPr="00D511F2" w:rsidRDefault="00F87346" w:rsidP="00BD5A8D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-              <w:r w:rsidR="00F87346" w:rsidRPr="001342BD">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>DHS Searchable Documents Library</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00F87346" w:rsidRPr="001342BD">
+            <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (eDocs)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A45692F" w14:textId="2C0630CB" w:rsidR="00F87346" w:rsidRPr="00D511F2" w:rsidRDefault="00000000" w:rsidP="00BD5A8D">
+          <w:p w14:paraId="1A45692F" w14:textId="2C0630CB" w:rsidR="00F87346" w:rsidRPr="00D511F2" w:rsidRDefault="00F87346" w:rsidP="00BD5A8D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-              <w:r w:rsidR="00F87346" w:rsidRPr="001342BD">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>MN-ITS</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00F87346" w:rsidRPr="001342BD">
+            <w:r w:rsidRPr="001342BD">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – verify MA eligibility</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2EA9EB09" w14:textId="73293270" w:rsidR="00F87346" w:rsidRPr="00D511F2" w:rsidRDefault="00000000" w:rsidP="00BD5A8D">
+          <w:p w14:paraId="2EA9EB09" w14:textId="73293270" w:rsidR="00F87346" w:rsidRPr="00D511F2" w:rsidRDefault="00F87346" w:rsidP="00BD5A8D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-              <w:r w:rsidR="00F87346" w:rsidRPr="001342BD">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>MMIS User Manual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F87346" w:rsidRPr="00D511F2" w14:paraId="69D95B8B" w14:textId="77777777" w:rsidTr="0079264B">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C7B99C1" w14:textId="75E20A40" w:rsidR="00F87346" w:rsidRPr="00D511F2" w:rsidRDefault="00000000" w:rsidP="00BD5A8D">
+          <w:p w14:paraId="0C7B99C1" w14:textId="75E20A40" w:rsidR="00F87346" w:rsidRPr="00D511F2" w:rsidRDefault="00F87346" w:rsidP="00BD5A8D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-              <w:r w:rsidR="00F87346" w:rsidRPr="001342BD">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Minnesota Health Care Programs Provider Manual</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00F87346">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (MHCP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CC63449" w14:textId="05B77549" w:rsidR="00F87346" w:rsidRPr="00D511F2" w:rsidRDefault="00000000" w:rsidP="00BD5A8D">
+          <w:p w14:paraId="7CC63449" w14:textId="05B77549" w:rsidR="00F87346" w:rsidRPr="00D511F2" w:rsidRDefault="00F87346" w:rsidP="00BD5A8D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-              <w:r w:rsidR="00F87346" w:rsidRPr="001342BD">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>HousingLink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="79631995" w14:textId="46B1A60A" w:rsidR="00F87346" w:rsidRPr="00D511F2" w:rsidRDefault="00000000" w:rsidP="00BD5A8D">
+          <w:p w14:paraId="79631995" w14:textId="1A1B0C08" w:rsidR="00F87346" w:rsidRPr="00D511F2" w:rsidRDefault="00D01011" w:rsidP="00BD5A8D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-              <w:r w:rsidR="00F87346" w:rsidRPr="001342BD">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r w:rsidR="00B8273B" w:rsidRPr="00D01011">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>Senior</w:t>
-[...19 lines deleted...]
-                <w:t>Line</w:t>
+                <w:t>Minnesota Aging Pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="118C1106" w14:textId="77777777" w:rsidR="000A434C" w:rsidRPr="00D511F2" w:rsidRDefault="000A434C" w:rsidP="00F87346">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000A434C" w:rsidRPr="00D511F2" w:rsidSect="006852BB">
-      <w:headerReference w:type="default" r:id="rId76"/>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:headerReference w:type="even" r:id="rId70"/>
+      <w:headerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="even" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:headerReference w:type="first" r:id="rId74"/>
+      <w:footerReference w:type="first" r:id="rId75"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="576" w:footer="576" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="47CA57E9" w14:textId="77777777" w:rsidR="007D77FB" w:rsidRDefault="007D77FB" w:rsidP="005C379C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3CAD9E14" w14:textId="77777777" w:rsidR="007D77FB" w:rsidRDefault="007D77FB" w:rsidP="005C379C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="7FD72B44" w14:textId="77777777" w:rsidR="007D77FB" w:rsidRDefault="007D77FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:panose1 w:val="020B0606030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="553686B0" w14:textId="56BDC392" w:rsidR="00D13E15" w:rsidRDefault="00D13E15">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40A81DA5" w14:textId="77777777" w:rsidR="00B8273B" w:rsidRDefault="00B8273B">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="553686B0" w14:textId="4F961AF2" w:rsidR="00D13E15" w:rsidRDefault="00D13E15">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="00386A0C">
       <w:rPr>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>*Required</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t xml:space="preserve"> t</w:t>
     </w:r>
     <w:r w:rsidR="00BA66CD">
       <w:rPr>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>raining</w:t>
     </w:r>
     <w:r w:rsidR="004A5E56">
       <w:rPr>
         <w:color w:val="FF0000"/>
       </w:rPr>
@@ -5817,91 +5836,111 @@
     </w:r>
     <w:r w:rsidR="004F0893">
       <w:rPr>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="004F0893">
       <w:rPr>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="004F0893">
       <w:rPr>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="004F0893">
       <w:rPr>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00B441CA">
-      <w:t>7/10/25</w:t>
+    <w:r w:rsidR="00B270BC">
+      <w:t>2/18/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B20A098" w14:textId="77777777" w:rsidR="00B8273B" w:rsidRDefault="00B8273B">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3653D84D" w14:textId="77777777" w:rsidR="007D77FB" w:rsidRDefault="007D77FB" w:rsidP="005C379C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="462F2172" w14:textId="77777777" w:rsidR="007D77FB" w:rsidRDefault="007D77FB" w:rsidP="005C379C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="6989A568" w14:textId="77777777" w:rsidR="007D77FB" w:rsidRDefault="007D77FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B2F27BD" w14:textId="77777777" w:rsidR="00B8273B" w:rsidRDefault="00B8273B">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2C3301A8" w14:textId="43154BDE" w:rsidR="005C379C" w:rsidRDefault="006361D7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E5841CC" wp14:editId="6A29F736">
           <wp:extent cx="1746250" cy="463579"/>
           <wp:effectExtent l="0" t="0" r="6350" b="0"/>
           <wp:docPr id="6" name="Picture 6"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -6024,81 +6063,91 @@
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent5"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="accent5"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="6B8C8AB9" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="667.3pt,4.5pt" to="1385.8pt,5.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzUES+qwEAAKIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tOHDEQvCPlHyzf2XkQQhjtLAdQcokS&#10;FAh342nvWPJLtrMz+/dp9y5DlCAhIS6WH13VXdXt9dVsDdtBTNq7njermjNw0g/abXv+6/7L6WfO&#10;UhZuEMY76PkeEr/afDhZT6GD1o/eDBAZkrjUTaHnY86hq6okR7AirXwAh4/KRysyHuO2GqKYkN2a&#10;qq3rT9Xk4xCil5AS3t4cHvmG+JUCmX8olSAz03OsLdMaaX0sa7VZi24bRRi1PJYh3lCFFdph0oXq&#10;RmTBfkf9H5XVMvrkVV5JbyuvlJZAGlBNU/+j5m4UAUgLmpPCYlN6P1r5fXftbiPaMIXUpXAbi4pZ&#10;RcuU0eEBe0q6sFI2k237xTaYM5N4edm0Hy/P0V2Jb017UZOt1YGm0IWY8lfwlpVNz412RZXoxO5b&#10;ypgaQ59C8PBcCO3y3kAJNu4nKKYHTHhGaJoRuDaR7QR2V0gJLp+XjiIfRReY0sYswPp14DG+QIHm&#10;ZwG3r4MXBGX2Li9gq52PLxHkuTmWrA7xTw4cdBcLHv2wpxaRNTgIpPA4tGXS/j4T/Plrbf4AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCpN7Nl3AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXv&#10;SPyHyEjcWLqBGCtNJ0DsgNAk2Hbg6Dam7Wicqkm37t/jneDkZz3r+XvZcnStOlAfGs8GppMEFHHp&#10;bcOVgd12dfMAKkRki61nMnCiAMv88iLD1Pojf9JhEyslIRxSNFDH2KVah7Imh2HiO2Lxvn3vMMra&#10;V9r2eJRw1+pZktxrhw3Lhxo7eqmp/NkMzsDbbM2n161+tquP5Gte7Is9Du/GXF+NT4+gIo3x7xjO&#10;+IIOuTAVfmAbVGtAikQDCxln8+52LqoQNU1A55n+j5//AgAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAPNQRL6rAQAAogMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAKk3s2XcAAAABgEAAA8AAAAAAAAAAAAAAAAABQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAAOBQAAAAA=&#10;" strokecolor="#5b9bd5 [3208]" strokeweight="1.5pt">
+            <v:line w14:anchorId="179178EC" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="667.3pt,4.5pt" to="1385.8pt,5.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzUES+qwEAAKIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tOHDEQvCPlHyzf2XkQQhjtLAdQcokS&#10;FAh342nvWPJLtrMz+/dp9y5DlCAhIS6WH13VXdXt9dVsDdtBTNq7njermjNw0g/abXv+6/7L6WfO&#10;UhZuEMY76PkeEr/afDhZT6GD1o/eDBAZkrjUTaHnY86hq6okR7AirXwAh4/KRysyHuO2GqKYkN2a&#10;qq3rT9Xk4xCil5AS3t4cHvmG+JUCmX8olSAz03OsLdMaaX0sa7VZi24bRRi1PJYh3lCFFdph0oXq&#10;RmTBfkf9H5XVMvrkVV5JbyuvlJZAGlBNU/+j5m4UAUgLmpPCYlN6P1r5fXftbiPaMIXUpXAbi4pZ&#10;RcuU0eEBe0q6sFI2k237xTaYM5N4edm0Hy/P0V2Jb017UZOt1YGm0IWY8lfwlpVNz412RZXoxO5b&#10;ypgaQ59C8PBcCO3y3kAJNu4nKKYHTHhGaJoRuDaR7QR2V0gJLp+XjiIfRReY0sYswPp14DG+QIHm&#10;ZwG3r4MXBGX2Li9gq52PLxHkuTmWrA7xTw4cdBcLHv2wpxaRNTgIpPA4tGXS/j4T/Plrbf4AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCpN7Nl3AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXv&#10;SPyHyEjcWLqBGCtNJ0DsgNAk2Hbg6Dam7Wicqkm37t/jneDkZz3r+XvZcnStOlAfGs8GppMEFHHp&#10;bcOVgd12dfMAKkRki61nMnCiAMv88iLD1Pojf9JhEyslIRxSNFDH2KVah7Imh2HiO2Lxvn3vMMra&#10;V9r2eJRw1+pZktxrhw3Lhxo7eqmp/NkMzsDbbM2n161+tquP5Gte7Is9Du/GXF+NT4+gIo3x7xjO&#10;+IIOuTAVfmAbVGtAikQDCxln8+52LqoQNU1A55n+j5//AgAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAPNQRL6rAQAAogMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAKk3s2XcAAAABgEAAA8AAAAAAAAAAAAAAAAABQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAAOBQAAAAA=&#10;" strokecolor="#5b9bd5 [3208]" strokeweight="1.5pt">
               <v:stroke joinstyle="miter"/>
               <w10:wrap anchorx="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="6B2B61BF" w14:textId="77777777" w:rsidR="005C379C" w:rsidRDefault="005C379C">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1135E8E2" w14:textId="77777777" w:rsidR="00B8273B" w:rsidRDefault="00B8273B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:textHash int2:hashCode="VcKSJVtkHDlQXV" int2:id="WsEDFtjg">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11D137EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BEEE357A"/>
     <w:lvl w:ilvl="0" w:tplc="A782CE3E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6519,54 +6568,54 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="881751641">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1499493901">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1655798744">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2077043574">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="ujeiVgQS3BVE16LLTVAXodHBW5mFSdKtYUjZGpldpiVNxkEn2Fp4gz6L3bhPpaHHtNYdvmPYk6z6XsZTwquTYA==" w:salt="lrdJy/DHkOIi3lUNoTM/xQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00ED6E4B"/>
@@ -6574,142 +6623,149 @@
     <w:rsid w:val="000037D3"/>
     <w:rsid w:val="000145C4"/>
     <w:rsid w:val="0002509B"/>
     <w:rsid w:val="00026B66"/>
     <w:rsid w:val="00032AFF"/>
     <w:rsid w:val="00036095"/>
     <w:rsid w:val="00036C99"/>
     <w:rsid w:val="0005212F"/>
     <w:rsid w:val="000652F5"/>
     <w:rsid w:val="00066879"/>
     <w:rsid w:val="00077461"/>
     <w:rsid w:val="00077D4D"/>
     <w:rsid w:val="00080CC1"/>
     <w:rsid w:val="000842E8"/>
     <w:rsid w:val="00094624"/>
     <w:rsid w:val="00094EC7"/>
     <w:rsid w:val="000A3353"/>
     <w:rsid w:val="000A434C"/>
     <w:rsid w:val="000B098D"/>
     <w:rsid w:val="000B1B5E"/>
     <w:rsid w:val="000C7872"/>
     <w:rsid w:val="000D2881"/>
     <w:rsid w:val="000D2D89"/>
     <w:rsid w:val="000E2FE2"/>
     <w:rsid w:val="000E3149"/>
+    <w:rsid w:val="000E60C5"/>
     <w:rsid w:val="000E61F2"/>
     <w:rsid w:val="00125610"/>
     <w:rsid w:val="00125EEF"/>
     <w:rsid w:val="001267E4"/>
     <w:rsid w:val="0012707E"/>
     <w:rsid w:val="001342BD"/>
     <w:rsid w:val="00146AB0"/>
     <w:rsid w:val="00146E8B"/>
     <w:rsid w:val="00150C8A"/>
     <w:rsid w:val="00154514"/>
     <w:rsid w:val="00157EE3"/>
     <w:rsid w:val="00163583"/>
     <w:rsid w:val="001644C9"/>
     <w:rsid w:val="0017154D"/>
     <w:rsid w:val="0019321C"/>
     <w:rsid w:val="001A16F7"/>
     <w:rsid w:val="001B1929"/>
     <w:rsid w:val="001C34E5"/>
     <w:rsid w:val="001D3D9A"/>
     <w:rsid w:val="001E3473"/>
     <w:rsid w:val="001F7127"/>
     <w:rsid w:val="00205404"/>
     <w:rsid w:val="002135C6"/>
     <w:rsid w:val="00217E89"/>
     <w:rsid w:val="002268E1"/>
     <w:rsid w:val="00231917"/>
     <w:rsid w:val="00233C05"/>
     <w:rsid w:val="00234627"/>
     <w:rsid w:val="00240276"/>
     <w:rsid w:val="002544FF"/>
     <w:rsid w:val="00255DE2"/>
     <w:rsid w:val="00260D8A"/>
+    <w:rsid w:val="00261367"/>
     <w:rsid w:val="00266F28"/>
     <w:rsid w:val="00270EB6"/>
     <w:rsid w:val="0027632A"/>
     <w:rsid w:val="002773F5"/>
     <w:rsid w:val="00280C97"/>
     <w:rsid w:val="002A248A"/>
     <w:rsid w:val="002B02EC"/>
     <w:rsid w:val="002B0CA4"/>
     <w:rsid w:val="002B69EA"/>
     <w:rsid w:val="002C1FAC"/>
     <w:rsid w:val="002D10EA"/>
     <w:rsid w:val="002E6363"/>
     <w:rsid w:val="002F53BF"/>
+    <w:rsid w:val="002F744D"/>
     <w:rsid w:val="00302335"/>
     <w:rsid w:val="003066F5"/>
     <w:rsid w:val="00336F9A"/>
+    <w:rsid w:val="00337152"/>
     <w:rsid w:val="00357977"/>
     <w:rsid w:val="00361A38"/>
     <w:rsid w:val="003636D0"/>
     <w:rsid w:val="00364269"/>
     <w:rsid w:val="00367776"/>
     <w:rsid w:val="003738E4"/>
     <w:rsid w:val="003741BE"/>
     <w:rsid w:val="0038025A"/>
     <w:rsid w:val="003805A2"/>
     <w:rsid w:val="00380619"/>
     <w:rsid w:val="003837B5"/>
     <w:rsid w:val="00385404"/>
     <w:rsid w:val="00386A0C"/>
     <w:rsid w:val="00395117"/>
     <w:rsid w:val="003A368D"/>
     <w:rsid w:val="003A46E9"/>
     <w:rsid w:val="003C3DE7"/>
     <w:rsid w:val="003D0E87"/>
     <w:rsid w:val="003D7EC9"/>
     <w:rsid w:val="003E4C33"/>
     <w:rsid w:val="003F149D"/>
     <w:rsid w:val="003F21CC"/>
     <w:rsid w:val="003F27D5"/>
     <w:rsid w:val="003F6DBF"/>
     <w:rsid w:val="00402C37"/>
     <w:rsid w:val="00412DF7"/>
     <w:rsid w:val="00425208"/>
     <w:rsid w:val="00476AF9"/>
     <w:rsid w:val="004803BE"/>
     <w:rsid w:val="0048334E"/>
     <w:rsid w:val="00486B5D"/>
     <w:rsid w:val="004A2131"/>
     <w:rsid w:val="004A5AC6"/>
     <w:rsid w:val="004A5E56"/>
     <w:rsid w:val="004B017B"/>
     <w:rsid w:val="004B1984"/>
+    <w:rsid w:val="004B57BC"/>
     <w:rsid w:val="004C5C55"/>
     <w:rsid w:val="004C78BC"/>
+    <w:rsid w:val="004D4CFA"/>
     <w:rsid w:val="004D73EA"/>
     <w:rsid w:val="004E7D90"/>
     <w:rsid w:val="004F0893"/>
     <w:rsid w:val="004F21B2"/>
     <w:rsid w:val="00503235"/>
     <w:rsid w:val="00507B14"/>
+    <w:rsid w:val="00517585"/>
     <w:rsid w:val="0053032B"/>
     <w:rsid w:val="00535680"/>
     <w:rsid w:val="00536C30"/>
     <w:rsid w:val="00546C86"/>
     <w:rsid w:val="00553843"/>
     <w:rsid w:val="00555E33"/>
     <w:rsid w:val="00561C10"/>
     <w:rsid w:val="00562631"/>
     <w:rsid w:val="0058340F"/>
     <w:rsid w:val="005A539F"/>
     <w:rsid w:val="005A678A"/>
     <w:rsid w:val="005B1E4F"/>
     <w:rsid w:val="005B35E8"/>
     <w:rsid w:val="005B36F2"/>
     <w:rsid w:val="005C379C"/>
     <w:rsid w:val="005D3BF7"/>
     <w:rsid w:val="005E0786"/>
     <w:rsid w:val="005E168B"/>
     <w:rsid w:val="005E68FD"/>
     <w:rsid w:val="005E76F5"/>
     <w:rsid w:val="005F2BCA"/>
     <w:rsid w:val="005F3329"/>
     <w:rsid w:val="00603753"/>
     <w:rsid w:val="0060707B"/>
     <w:rsid w:val="0061193D"/>
@@ -6730,50 +6786,51 @@
     <w:rsid w:val="006972C3"/>
     <w:rsid w:val="006B2902"/>
     <w:rsid w:val="006B346A"/>
     <w:rsid w:val="006B7A17"/>
     <w:rsid w:val="006C02A8"/>
     <w:rsid w:val="006C0EF0"/>
     <w:rsid w:val="006C6684"/>
     <w:rsid w:val="006F5FCF"/>
     <w:rsid w:val="006F631E"/>
     <w:rsid w:val="00705B83"/>
     <w:rsid w:val="0071132B"/>
     <w:rsid w:val="007127E1"/>
     <w:rsid w:val="00723200"/>
     <w:rsid w:val="00724A02"/>
     <w:rsid w:val="007424BD"/>
     <w:rsid w:val="00752D35"/>
     <w:rsid w:val="007754AB"/>
     <w:rsid w:val="00793B61"/>
     <w:rsid w:val="007A28CE"/>
     <w:rsid w:val="007B0421"/>
     <w:rsid w:val="007B483C"/>
     <w:rsid w:val="007C17FD"/>
     <w:rsid w:val="007D77FB"/>
     <w:rsid w:val="00802100"/>
     <w:rsid w:val="0081099D"/>
+    <w:rsid w:val="008167F9"/>
     <w:rsid w:val="00824AD0"/>
     <w:rsid w:val="00835913"/>
     <w:rsid w:val="00837DAD"/>
     <w:rsid w:val="008417B5"/>
     <w:rsid w:val="00841F6B"/>
     <w:rsid w:val="008474B4"/>
     <w:rsid w:val="0085477C"/>
     <w:rsid w:val="008663DF"/>
     <w:rsid w:val="00874459"/>
     <w:rsid w:val="008768D0"/>
     <w:rsid w:val="00897B7B"/>
     <w:rsid w:val="008A1958"/>
     <w:rsid w:val="008B33E5"/>
     <w:rsid w:val="008B45C7"/>
     <w:rsid w:val="008C2E21"/>
     <w:rsid w:val="008D014E"/>
     <w:rsid w:val="008D5408"/>
     <w:rsid w:val="008D5CB2"/>
     <w:rsid w:val="008F0343"/>
     <w:rsid w:val="009010D7"/>
     <w:rsid w:val="00914109"/>
     <w:rsid w:val="009159E5"/>
     <w:rsid w:val="00915DEE"/>
     <w:rsid w:val="00924AA5"/>
     <w:rsid w:val="00925947"/>
@@ -6800,181 +6857,189 @@
     <w:rsid w:val="009B6E25"/>
     <w:rsid w:val="009C15E2"/>
     <w:rsid w:val="009D7C2D"/>
     <w:rsid w:val="009E722F"/>
     <w:rsid w:val="009F1863"/>
     <w:rsid w:val="009F40D3"/>
     <w:rsid w:val="009F717C"/>
     <w:rsid w:val="00A00D29"/>
     <w:rsid w:val="00A05383"/>
     <w:rsid w:val="00A056EE"/>
     <w:rsid w:val="00A1646D"/>
     <w:rsid w:val="00A22C35"/>
     <w:rsid w:val="00A23F5A"/>
     <w:rsid w:val="00A23F93"/>
     <w:rsid w:val="00A33241"/>
     <w:rsid w:val="00A3628D"/>
     <w:rsid w:val="00A41531"/>
     <w:rsid w:val="00A43FFF"/>
     <w:rsid w:val="00A47E09"/>
     <w:rsid w:val="00A508E2"/>
     <w:rsid w:val="00A50D1A"/>
     <w:rsid w:val="00A537BF"/>
     <w:rsid w:val="00A65545"/>
     <w:rsid w:val="00A75382"/>
     <w:rsid w:val="00A81DB7"/>
+    <w:rsid w:val="00A910C9"/>
     <w:rsid w:val="00A955D4"/>
     <w:rsid w:val="00A95EDB"/>
     <w:rsid w:val="00AA0613"/>
     <w:rsid w:val="00AA076A"/>
     <w:rsid w:val="00AA1FCB"/>
     <w:rsid w:val="00AC2CE0"/>
     <w:rsid w:val="00AC5E56"/>
     <w:rsid w:val="00AD2D36"/>
     <w:rsid w:val="00AD339E"/>
     <w:rsid w:val="00AD3B5B"/>
     <w:rsid w:val="00AD3B73"/>
     <w:rsid w:val="00AE34C2"/>
     <w:rsid w:val="00AE3AFF"/>
     <w:rsid w:val="00AF3859"/>
     <w:rsid w:val="00AF5F6B"/>
     <w:rsid w:val="00AF6153"/>
     <w:rsid w:val="00AF75C4"/>
     <w:rsid w:val="00B0552D"/>
     <w:rsid w:val="00B06E3C"/>
     <w:rsid w:val="00B07E5C"/>
     <w:rsid w:val="00B100E7"/>
     <w:rsid w:val="00B16292"/>
     <w:rsid w:val="00B22669"/>
     <w:rsid w:val="00B25556"/>
     <w:rsid w:val="00B2566B"/>
+    <w:rsid w:val="00B270BC"/>
     <w:rsid w:val="00B30CA8"/>
     <w:rsid w:val="00B32610"/>
     <w:rsid w:val="00B43E67"/>
     <w:rsid w:val="00B441CA"/>
     <w:rsid w:val="00B454AB"/>
     <w:rsid w:val="00B4581A"/>
     <w:rsid w:val="00B47DBF"/>
     <w:rsid w:val="00B55A21"/>
     <w:rsid w:val="00B60474"/>
     <w:rsid w:val="00B63B78"/>
     <w:rsid w:val="00B674EB"/>
     <w:rsid w:val="00B67C96"/>
     <w:rsid w:val="00B71384"/>
+    <w:rsid w:val="00B8273B"/>
     <w:rsid w:val="00B84D98"/>
     <w:rsid w:val="00B85FFC"/>
     <w:rsid w:val="00B861E5"/>
     <w:rsid w:val="00B922DF"/>
     <w:rsid w:val="00B97A2B"/>
     <w:rsid w:val="00BA6228"/>
     <w:rsid w:val="00BA66CD"/>
     <w:rsid w:val="00BB6E54"/>
     <w:rsid w:val="00BC4BDF"/>
     <w:rsid w:val="00BC5AF1"/>
     <w:rsid w:val="00BC7F6C"/>
     <w:rsid w:val="00BD5A8D"/>
     <w:rsid w:val="00BD665C"/>
     <w:rsid w:val="00BD7E68"/>
     <w:rsid w:val="00BF66A6"/>
     <w:rsid w:val="00BF67DE"/>
     <w:rsid w:val="00C01D63"/>
     <w:rsid w:val="00C04CFE"/>
     <w:rsid w:val="00C1483B"/>
     <w:rsid w:val="00C27723"/>
     <w:rsid w:val="00C32051"/>
     <w:rsid w:val="00C3579F"/>
     <w:rsid w:val="00C35CAE"/>
     <w:rsid w:val="00C4125E"/>
     <w:rsid w:val="00C420C1"/>
     <w:rsid w:val="00C46127"/>
     <w:rsid w:val="00C46CC3"/>
     <w:rsid w:val="00C6014D"/>
     <w:rsid w:val="00C66C7C"/>
     <w:rsid w:val="00C72F8C"/>
+    <w:rsid w:val="00C84A0B"/>
     <w:rsid w:val="00C850A0"/>
     <w:rsid w:val="00C86B2C"/>
     <w:rsid w:val="00CA31C0"/>
     <w:rsid w:val="00CA3CD6"/>
     <w:rsid w:val="00CA511F"/>
+    <w:rsid w:val="00CB4EA8"/>
     <w:rsid w:val="00CB722B"/>
     <w:rsid w:val="00CC3E0D"/>
     <w:rsid w:val="00CD49F6"/>
+    <w:rsid w:val="00D01011"/>
     <w:rsid w:val="00D13834"/>
     <w:rsid w:val="00D13E15"/>
     <w:rsid w:val="00D161F7"/>
     <w:rsid w:val="00D1634B"/>
     <w:rsid w:val="00D235F9"/>
     <w:rsid w:val="00D2500A"/>
     <w:rsid w:val="00D30129"/>
     <w:rsid w:val="00D33F9D"/>
     <w:rsid w:val="00D42263"/>
     <w:rsid w:val="00D425FD"/>
     <w:rsid w:val="00D42D2C"/>
     <w:rsid w:val="00D44322"/>
     <w:rsid w:val="00D47832"/>
     <w:rsid w:val="00D501F7"/>
     <w:rsid w:val="00D511F2"/>
     <w:rsid w:val="00D52552"/>
     <w:rsid w:val="00D56271"/>
     <w:rsid w:val="00D56C47"/>
     <w:rsid w:val="00D56DDD"/>
     <w:rsid w:val="00D57D43"/>
     <w:rsid w:val="00D62313"/>
     <w:rsid w:val="00D70ED7"/>
     <w:rsid w:val="00D7497C"/>
     <w:rsid w:val="00D75DAB"/>
     <w:rsid w:val="00D864B7"/>
     <w:rsid w:val="00DA06F1"/>
     <w:rsid w:val="00DA5019"/>
     <w:rsid w:val="00DB0062"/>
     <w:rsid w:val="00DB47F9"/>
     <w:rsid w:val="00DD070A"/>
     <w:rsid w:val="00DD0A2D"/>
     <w:rsid w:val="00DD3161"/>
     <w:rsid w:val="00DD4715"/>
     <w:rsid w:val="00DD68AF"/>
+    <w:rsid w:val="00DE06F2"/>
     <w:rsid w:val="00DE143D"/>
     <w:rsid w:val="00DE2DD7"/>
     <w:rsid w:val="00E00493"/>
     <w:rsid w:val="00E00C44"/>
     <w:rsid w:val="00E03541"/>
     <w:rsid w:val="00E04A37"/>
     <w:rsid w:val="00E057B7"/>
     <w:rsid w:val="00E07FC2"/>
     <w:rsid w:val="00E178E1"/>
     <w:rsid w:val="00E211D9"/>
     <w:rsid w:val="00E2207F"/>
     <w:rsid w:val="00E23565"/>
     <w:rsid w:val="00E31FAC"/>
     <w:rsid w:val="00E46646"/>
     <w:rsid w:val="00E47DDC"/>
     <w:rsid w:val="00E52E0E"/>
     <w:rsid w:val="00E539FC"/>
     <w:rsid w:val="00E8429B"/>
     <w:rsid w:val="00E9118E"/>
     <w:rsid w:val="00E93880"/>
     <w:rsid w:val="00E9446B"/>
+    <w:rsid w:val="00E94615"/>
     <w:rsid w:val="00E9543E"/>
     <w:rsid w:val="00E96BC2"/>
     <w:rsid w:val="00EA733B"/>
     <w:rsid w:val="00EB2BEC"/>
     <w:rsid w:val="00EB3CA1"/>
     <w:rsid w:val="00EC60EA"/>
     <w:rsid w:val="00ED6E4B"/>
     <w:rsid w:val="00EE0390"/>
     <w:rsid w:val="00EF3AC7"/>
     <w:rsid w:val="00EF47ED"/>
     <w:rsid w:val="00F00318"/>
     <w:rsid w:val="00F133AA"/>
     <w:rsid w:val="00F2504C"/>
     <w:rsid w:val="00F26EAD"/>
     <w:rsid w:val="00F345BB"/>
     <w:rsid w:val="00F36E00"/>
     <w:rsid w:val="00F403E9"/>
     <w:rsid w:val="00F43AF5"/>
     <w:rsid w:val="00F470EE"/>
     <w:rsid w:val="00F6662C"/>
     <w:rsid w:val="00F7013B"/>
     <w:rsid w:val="00F70856"/>
     <w:rsid w:val="00F8036D"/>
     <w:rsid w:val="00F87346"/>
     <w:rsid w:val="00F93690"/>
@@ -7029,51 +7094,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="51D47265"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{746CCC14-3E89-414B-B957-44AD1540CF49}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7655,104 +7720,85 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00942E85"/>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00942E85"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00942E85"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E94615"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/care-coordination-trainings" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?course=dsd&amp;code=MNCH302" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.ucare.org/-/media/documents/public/plan-documents/2024/duals/u1947_msho_handbook_2024.pdf?rev=92bc4cf0d4054b98b6fbc0200893bce2&amp;hash=B638495F818150927A6C2EBAED284676&amp;_gl=1*eaxh24*_ga*Mzc2OTc3Njk2LjE3MDQ4MjE4MzI.*_ga_JCX0DKEMHJ*MTcwNDgyMTgzMi4xLjEuMTcwNDgyMjU2Ni4wLjAuMA.." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhs.state.mn.us/main/idcplg?IdcService=GET_DYNAMIC_CONVERSION&amp;RevisionSelectionMethod=LatestReleased&amp;dDocName=id_000402" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minnesotahelp.info/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/msc-plus--and-msho-care-coordination-resources" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/model-of-care-training-for-care-coordinators" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhs.state.mn.us/main/idcplg?IdcService=GET_DYNAMIC_CONVERSION&amp;RevisionSelectionMethod=LatestReleased&amp;dDocName=Training" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?linkid=414630&amp;mainmenu=DSD&amp;top_frame=1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?course=dsd&amp;code=MNCH920" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://disabilityhubmn.org/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/mba/psciis.dll?linkid=143419&amp;mainmenu=MBA&amp;top_frame=1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/care-coordination-trainings" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/care-coordination-trainings" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/care-coordination-trainings" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-securitytraining.dhs.mn.gov/Account/Login" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?linkid=414630&amp;mainmenu=DSD&amp;top_frame=1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?course=dsd&amp;code=MNCH303" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.ucare.org/-/media/documents/provider/general/u8558_mscplus_nmg_2024.pdf?rev=e8b2d868841a4ed8861274260548b0b8&amp;hash=9BBB48D413FCE76DF32BB2799EFF9A1B&amp;_gl=1*1oxfly8*_ga*Mzc2OTc3Njk2LjE3MDQ4MjE4MzI.*_ga_JCX0DKEMHJ*MTcwNDgyMTgzMi4xLjEuMTcwNDgyMjU5Ni4wLjAuMA.." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edocs.dhs.state.mn.us/lfserver/Public/DHS-7028-ENG" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edocs.dhs.state.mn.us/lfserver/Public/DHS-3945-ENG" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mn.gov/dhs/general-public/publications-forms-resources/edocs/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhs.state.mn.us/main/idcplg?IdcService=GET_DYNAMIC_CONVERSION&amp;RevisionSelectionMethod=LatestReleased&amp;dDocName=dhs16_157386" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/care-coordination-trainings" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?linkid=414630&amp;mainmenu=DSD&amp;top_frame=1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?linkid=414630&amp;mainmenu=DSD&amp;top_frame=1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.ucare.org/-/media/documents/public/plan-documents/2024/nmgs-handbooks/u2546_mncare_handbook_2024.pdf?rev=7af4da1db8084c759cb5a81df7e0e0e4&amp;hash=7119D8AFA831997113023DD0C6E4864F&amp;_gl=1*bvjzx3*_ga*Mzc2OTc3Njk2LjE3MDQ4MjE4MzI.*_ga_JCX0DKEMHJ*MTcwNDgyMTgzMi4xLjEuMTcwNDgyMjU5NC4wLjAuMA.." TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhs.state.mn.us/main/idcplg?IdcService=GET_DYNAMIC_CONVERSION&amp;RevisionSelectionMethod=LatestReleased&amp;dDocName=Training" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mn.gov/dhs/assets/medical-supply-coverage-guide_tcm1053-293319.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?course=dsd&amp;code=MNCH301" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?linkid=368119&amp;mainmenu=DSD&amp;top_frame=1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mn-its.dhs.state.mn.us/gatewayweb/login" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mn.gov/senior-linkage-line/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/msc-plus--and-msho-care-coordination-resources" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/care-coordination-trainings" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/care-coordination-trainings" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?linkid=414630&amp;mainmenu=DSD&amp;top_frame=1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.ucare.org/-/media/documents/provider/general/u8556_msho_nmg_2024.pdf?rev=cecaeba281194eafbc19c47d9544265a&amp;hash=5D96CF2C217405C1C4768BBC3654DDFD&amp;_gl=1*1oxfly8*_ga*Mzc2OTc3Njk2LjE3MDQ4MjE4MzI.*_ga_JCX0DKEMHJ*MTcwNDgyMTgzMi4xLjEuMTcwNDgyMjU5Ni4wLjAuMA.." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edocs.dhs.state.mn.us/lfserver/Public/DHS-3428B-ENG" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhs.state.mn.us/main/idcplg?IdcService=GET_DYNAMIC_CONVERSION&amp;RevisionSelectionMethod=LatestReleased&amp;dDocName=dhs-330139" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?course=dsd&amp;code=MNCH8014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrationcourses.dhs.state.mn.us/VAMR/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mn.gov/dhs/partners-and-providers/policies-procedures/aging/elderly-waiver-residential-services/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.housinglink.org/Home" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId81" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/care-management-manual" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?linkid=414630&amp;mainmenu=DSD&amp;top_frame=1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?course=dsd&amp;code=MNCH101" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/benefits-perks-and-member-handouts" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edocs.dhs.state.mn.us/lfserver/Public/DHS-5357-ENG" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhs.state.mn.us/main/idcplg?IdcService=GET_DYNAMIC_CONVERSION&amp;RevisionSelectionMethod=LatestReleased&amp;dDocName=id_025733" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/msc-plus--and-msho-care-coordination-resources" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?course=dsd&amp;code=MNCH301" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?course=dsd&amp;code=MNCH8010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhs.state.mn.us/main/idcplg?IdcService=GET_DYNAMIC_CONVERSION&amp;RevisionSelectionMethod=LatestReleased&amp;dDocName=cdcs_home" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/care-coordination-trainings" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/care-coordination-trainings" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?course=dsd&amp;code=MNCH8014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minnesotahelp.info/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.housinglink.org/Home" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/care-coordination-trainings" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/care-coordination-trainings" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?course=dsd&amp;code=MNCH101" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?linkid=414630&amp;mainmenu=DSD&amp;top_frame=1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?course=dsd&amp;code=MNCH302" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.ucare.org/-/media/documents/provider/general/u8558_mscplus_nmg_2024.pdf?rev=e8b2d868841a4ed8861274260548b0b8&amp;hash=9BBB48D413FCE76DF32BB2799EFF9A1B&amp;_gl=1*1oxfly8*_ga*Mzc2OTc3Njk2LjE3MDQ4MjE4MzI.*_ga_JCX0DKEMHJ*MTcwNDgyMTgzMi4xLjEuMTcwNDgyMjU5Ni4wLjAuMA.." TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?course=dsd&amp;code=MNCH920" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhs.state.mn.us/main/idcplg?IdcService=GET_DYNAMIC_CONVERSION&amp;RevisionSelectionMethod=LatestReleased&amp;dDocName=id_000402" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhs.state.mn.us/main/idcplg?IdcService=GET_DYNAMIC_CONVERSION&amp;RevisionSelectionMethod=LatestReleased&amp;dDocName=id_025733" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId79" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhs.state.mn.us/main/idcplg?IdcService=GET_DYNAMIC_CONVERSION&amp;RevisionSelectionMethod=LatestReleased&amp;dDocName=cdcs_home" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/msc-plus--and-msho-care-coordination-resources" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/msc-plus--and-msho-care-coordination-resources" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhs.state.mn.us/main/idcplg?IdcService=GET_DYNAMIC_CONVERSION&amp;RevisionSelectionMethod=LatestReleased&amp;dDocName=Training" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?linkid=414630&amp;mainmenu=DSD&amp;top_frame=1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?course=dsd&amp;code=MNCH8010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/mba/psciis.dll?linkid=143419&amp;mainmenu=MBA&amp;top_frame=1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mn.gov/dhs/general-public/publications-forms-resources/edocs/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mn.gov/aging-pathways/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edocs.dhs.state.mn.us/lfserver/Public/DHS-7028-ENG" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/care-management-manual" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/care-coordination-trainings" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?linkid=414630&amp;mainmenu=DSD&amp;top_frame=1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?course=dsd&amp;code=MNCH301" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edocs.dhs.state.mn.us/lfserver/Public/DHS-3945-ENG" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhs.state.mn.us/main/idcplg?IdcService=GET_DYNAMIC_CONVERSION&amp;RevisionSelectionMethod=LatestReleased&amp;dDocName=dhs16_157386" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/care-coordination-trainings" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?course=dsd&amp;code=MNCH303" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhs.state.mn.us/main/idcplg?IdcService=GET_DYNAMIC_CONVERSION&amp;RevisionSelectionMethod=LatestReleased&amp;dDocName=Training" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mn.gov/dhs/assets/medical-supply-coverage-guide_tcm1053-293319.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/msc-plus--and-msho-care-coordination-resources" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-securitytraining.dhs.mn.gov/Account/Login" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?linkid=414630&amp;mainmenu=DSD&amp;top_frame=1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?linkid=368119&amp;mainmenu=DSD&amp;top_frame=1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?linkid=414630&amp;mainmenu=DSD&amp;top_frame=1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucm-p-001.sitecorecontenthub.cloud/api/public/content/U2544_MSCPlus_Handbook_2026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edocs.dhs.state.mn.us/lfserver/Public/DHS-3428B-ENG" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mn.gov/dhs/partners-and-providers/policies-procedures/aging/elderly-waiver-residential-services/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mn-its.dhs.state.mn.us/gatewayweb/login" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/care-coordination-trainings" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?course=dsd&amp;code=MNCH301" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?linkid=414630&amp;mainmenu=DSD&amp;top_frame=1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edocs.dhs.state.mn.us/lfserver/Public/DHS-5357-ENG" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrationcourses.dhs.state.mn.us/VAMR/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhs.state.mn.us/main/idcplg?IdcService=GET_DYNAMIC_CONVERSION&amp;RevisionSelectionMethod=LatestReleased&amp;dDocName=dhs-330139" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
-    <w:docPart>
-[...27 lines deleted...]
-    </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3030DFA753F74EC2B2DABA7F7F11A671"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{95D0D013-6668-4F55-A746-BCBB0CBFD2EC}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="004C7BBF" w:rsidRDefault="00C82A34" w:rsidP="00C82A34">
           <w:pPr>
             <w:pStyle w:val="3030DFA753F74EC2B2DABA7F7F11A671"/>
           </w:pPr>
           <w:r w:rsidRPr="00B40565">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
@@ -7815,79 +7861,50 @@
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E6E38E6A87C24DEE80B8223DD4FDCAFB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AF147704-DE4F-4C75-AE64-0B66A6206843}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="004C7BBF" w:rsidRDefault="00C82A34" w:rsidP="00C82A34">
           <w:pPr>
             <w:pStyle w:val="E6E38E6A87C24DEE80B8223DD4FDCAFB"/>
-          </w:pPr>
-[...27 lines deleted...]
-            <w:pStyle w:val="901FF17D33CC4AECA0883D4DC8D7CFAB"/>
           </w:pPr>
           <w:r w:rsidRPr="00B40565">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F550CFEAB46A455087A14830CA11BDF8"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DFDA2910-3C48-421C-8670-56AA7785FAD2}"/>
       </w:docPartPr>
@@ -8711,214 +8728,624 @@
           <w:r w:rsidRPr="00B40565">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="08C13F18BAD74F009D1A442D67649BA4"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{62779F5B-07B9-4941-B57C-959EC74D98D0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="006B027E" w:rsidP="006B027E">
+        <w:p w:rsidR="00511E3D" w:rsidRDefault="006B027E" w:rsidP="006B027E">
           <w:pPr>
             <w:pStyle w:val="08C13F18BAD74F009D1A442D67649BA4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B40565">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5F669E142825431CB4A859290AB6C4BB"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C17E77DD-73DE-4A44-A9F8-5A09A6B61A63}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C22950" w:rsidRDefault="00C22950" w:rsidP="00C22950">
+          <w:pPr>
+            <w:pStyle w:val="5F669E142825431CB4A859290AB6C4BB"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B40565">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="881B0A812ED5452BA94951A15F0D2CF2"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3453EC00-58D4-4E45-85B3-6C65DEBB542B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C22950" w:rsidRDefault="00C22950" w:rsidP="00C22950">
+          <w:pPr>
+            <w:pStyle w:val="881B0A812ED5452BA94951A15F0D2CF2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B40565">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AEE4DF1752994D81A1A14EDAC6288946"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1E8B4D55-272A-4D42-9617-F0220924947A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C22950" w:rsidRDefault="00C22950" w:rsidP="00C22950">
+          <w:pPr>
+            <w:pStyle w:val="AEE4DF1752994D81A1A14EDAC6288946"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B40565">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B93856FE1B3B4C04B689A26097A875B0"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A96D9D78-950A-4DA8-A769-888FB3E6F748}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C22950" w:rsidRDefault="00C22950" w:rsidP="00C22950">
+          <w:pPr>
+            <w:pStyle w:val="B93856FE1B3B4C04B689A26097A875B0"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B40565">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="01FB087D74374E6C98B4163263B503A5"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A095A88E-9FC7-4055-94F4-749A03E02DB5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C22950" w:rsidRDefault="00C22950" w:rsidP="00C22950">
+          <w:pPr>
+            <w:pStyle w:val="01FB087D74374E6C98B4163263B503A5"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B40565">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4ECEDEE3427048E1BCA790EBD95BE823"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B9608FCE-E4F6-4FC1-8BB8-05B91F5211FA}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C22950" w:rsidRDefault="00C22950" w:rsidP="00C22950">
+          <w:pPr>
+            <w:pStyle w:val="4ECEDEE3427048E1BCA790EBD95BE823"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B40565">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B0F64CE9468543EC8E0EAEF1D59F4788"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E5C11138-B0BC-4FB0-AE8C-9B5D12059950}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C22950" w:rsidRDefault="00C22950" w:rsidP="00C22950">
+          <w:pPr>
+            <w:pStyle w:val="B0F64CE9468543EC8E0EAEF1D59F4788"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B40565">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5D89F1C7E83B4B1BA17F8F255932D3CF"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FDC9018E-C7DE-4F36-890E-EC69FB93967E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C22950" w:rsidRDefault="00C22950" w:rsidP="00C22950">
+          <w:pPr>
+            <w:pStyle w:val="5D89F1C7E83B4B1BA17F8F255932D3CF"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B40565">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="EFFAD73A579F46A89EEABC2A46F1B93B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{56F78E61-CA9D-430A-B741-CC530C8C62D2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C22950" w:rsidRDefault="00C22950" w:rsidP="00C22950">
+          <w:pPr>
+            <w:pStyle w:val="EFFAD73A579F46A89EEABC2A46F1B93B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B40565">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7893A2DDA9AD4754A172A15BB58AE87D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{206B7360-7415-4B56-84E5-44A14E9CF81F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C22950" w:rsidRDefault="00C22950" w:rsidP="00C22950">
+          <w:pPr>
+            <w:pStyle w:val="7893A2DDA9AD4754A172A15BB58AE87D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B40565">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DC597E17D8C14BFA8AB579F13206C2A8"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D75CF7C3-0654-4DC2-8181-BEF6EA5085B6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C22950" w:rsidRDefault="00C22950" w:rsidP="00C22950">
+          <w:pPr>
+            <w:pStyle w:val="DC597E17D8C14BFA8AB579F13206C2A8"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B40565">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6A29B8AD130A438E9C1C772A94916926"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CED979E6-50B8-4060-BD06-48772D516519}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C22950" w:rsidRDefault="00C22950" w:rsidP="00C22950">
+          <w:pPr>
+            <w:pStyle w:val="6A29B8AD130A438E9C1C772A94916926"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B40565">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4878A87831354604BBDA6F7917F32281"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1B3E9E95-0818-411D-BF1A-73C4D0C73DEF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C22950" w:rsidRDefault="00C22950" w:rsidP="00C22950">
+          <w:pPr>
+            <w:pStyle w:val="4878A87831354604BBDA6F7917F32281"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B40565">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="31AF031401EB4961ACF4238FAF247D34"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{11F6801C-1C13-4FCE-84AD-F11A9C771F8D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C22950" w:rsidRDefault="00C22950" w:rsidP="00C22950">
+          <w:pPr>
+            <w:pStyle w:val="31AF031401EB4961ACF4238FAF247D34"/>
           </w:pPr>
           <w:r w:rsidRPr="00B40565">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:panose1 w:val="020B0606030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C72D95"/>
     <w:rsid w:val="001267E4"/>
     <w:rsid w:val="001C2905"/>
     <w:rsid w:val="001C42F8"/>
     <w:rsid w:val="00282248"/>
     <w:rsid w:val="002D10EA"/>
     <w:rsid w:val="002D7FD2"/>
     <w:rsid w:val="002E20AE"/>
+    <w:rsid w:val="002F744D"/>
     <w:rsid w:val="0032306A"/>
     <w:rsid w:val="003A25A2"/>
     <w:rsid w:val="004A2C7D"/>
     <w:rsid w:val="004C7BBF"/>
     <w:rsid w:val="005012A9"/>
+    <w:rsid w:val="00511E3D"/>
     <w:rsid w:val="00526942"/>
     <w:rsid w:val="005737BF"/>
     <w:rsid w:val="00591A59"/>
     <w:rsid w:val="006B027E"/>
     <w:rsid w:val="007945EA"/>
     <w:rsid w:val="007A73DB"/>
     <w:rsid w:val="007B6042"/>
     <w:rsid w:val="007C569A"/>
     <w:rsid w:val="00862EE1"/>
     <w:rsid w:val="008660DC"/>
     <w:rsid w:val="008F213F"/>
     <w:rsid w:val="00937DDA"/>
     <w:rsid w:val="009C591C"/>
     <w:rsid w:val="00A808F6"/>
+    <w:rsid w:val="00A910C9"/>
     <w:rsid w:val="00B16292"/>
     <w:rsid w:val="00B40E59"/>
     <w:rsid w:val="00B84D98"/>
     <w:rsid w:val="00B95F38"/>
     <w:rsid w:val="00BF41FB"/>
+    <w:rsid w:val="00C22950"/>
     <w:rsid w:val="00C6119A"/>
     <w:rsid w:val="00C72D95"/>
     <w:rsid w:val="00C82A34"/>
     <w:rsid w:val="00DE6422"/>
     <w:rsid w:val="00E02488"/>
     <w:rsid w:val="00E05065"/>
     <w:rsid w:val="00E21235"/>
     <w:rsid w:val="00EF0380"/>
     <w:rsid w:val="00F7013B"/>
     <w:rsid w:val="00F829A0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9304,51 +9731,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="006B027E"/>
+    <w:rsid w:val="00C22950"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1B7966F654E143388DA27D4AFFEDD8C3">
     <w:name w:val="1B7966F654E143388DA27D4AFFEDD8C3"/>
     <w:rsid w:val="002D10EA"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3030DFA753F74EC2B2DABA7F7F11A671">
     <w:name w:val="3030DFA753F74EC2B2DABA7F7F11A671"/>
     <w:rsid w:val="00C82A34"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8179A7810FCF4FE28670D347B76BA347">
     <w:name w:val="8179A7810FCF4FE28670D347B76BA347"/>
     <w:rsid w:val="00C82A34"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="695F9D7A3EF147C1951188169ABA2443">
     <w:name w:val="695F9D7A3EF147C1951188169ABA2443"/>
     <w:rsid w:val="00C82A34"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A8108910205E4E6F84832FE7429EADAF">
     <w:name w:val="A8108910205E4E6F84832FE7429EADAF"/>
     <w:rsid w:val="00C82A34"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E6E38E6A87C24DEE80B8223DD4FDCAFB">
@@ -9502,55 +9929,237 @@
       <w:kern w:val="2"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="47EC9FEB4E79447CB63D0B8078EE2159">
     <w:name w:val="47EC9FEB4E79447CB63D0B8078EE2159"/>
     <w:rsid w:val="001C2905"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="08C13F18BAD74F009D1A442D67649BA4">
     <w:name w:val="08C13F18BAD74F009D1A442D67649BA4"/>
     <w:rsid w:val="006B027E"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5F669E142825431CB4A859290AB6C4BB">
+    <w:name w:val="5F669E142825431CB4A859290AB6C4BB"/>
+    <w:rsid w:val="00C22950"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="881B0A812ED5452BA94951A15F0D2CF2">
+    <w:name w:val="881B0A812ED5452BA94951A15F0D2CF2"/>
+    <w:rsid w:val="00C22950"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AEE4DF1752994D81A1A14EDAC6288946">
+    <w:name w:val="AEE4DF1752994D81A1A14EDAC6288946"/>
+    <w:rsid w:val="00C22950"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B93856FE1B3B4C04B689A26097A875B0">
+    <w:name w:val="B93856FE1B3B4C04B689A26097A875B0"/>
+    <w:rsid w:val="00C22950"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="01FB087D74374E6C98B4163263B503A5">
+    <w:name w:val="01FB087D74374E6C98B4163263B503A5"/>
+    <w:rsid w:val="00C22950"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4ECEDEE3427048E1BCA790EBD95BE823">
+    <w:name w:val="4ECEDEE3427048E1BCA790EBD95BE823"/>
+    <w:rsid w:val="00C22950"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B0F64CE9468543EC8E0EAEF1D59F4788">
+    <w:name w:val="B0F64CE9468543EC8E0EAEF1D59F4788"/>
+    <w:rsid w:val="00C22950"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5D89F1C7E83B4B1BA17F8F255932D3CF">
+    <w:name w:val="5D89F1C7E83B4B1BA17F8F255932D3CF"/>
+    <w:rsid w:val="00C22950"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EFFAD73A579F46A89EEABC2A46F1B93B">
+    <w:name w:val="EFFAD73A579F46A89EEABC2A46F1B93B"/>
+    <w:rsid w:val="00C22950"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7893A2DDA9AD4754A172A15BB58AE87D">
+    <w:name w:val="7893A2DDA9AD4754A172A15BB58AE87D"/>
+    <w:rsid w:val="00C22950"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DC597E17D8C14BFA8AB579F13206C2A8">
+    <w:name w:val="DC597E17D8C14BFA8AB579F13206C2A8"/>
+    <w:rsid w:val="00C22950"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6A29B8AD130A438E9C1C772A94916926">
+    <w:name w:val="6A29B8AD130A438E9C1C772A94916926"/>
+    <w:rsid w:val="00C22950"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4878A87831354604BBDA6F7917F32281">
+    <w:name w:val="4878A87831354604BBDA6F7917F32281"/>
+    <w:rsid w:val="00C22950"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="31AF031401EB4961ACF4238FAF247D34">
+    <w:name w:val="31AF031401EB4961ACF4238FAF247D34"/>
+    <w:rsid w:val="00C22950"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -9820,59 +10429,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="9792340e-710e-4a62-8285-18c8d1cf75f6">
       <UserInfo>
         <DisplayName>Asia Manivanh</DisplayName>
         <AccountId>47</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Tanya McManimon</DisplayName>
         <AccountId>85</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Kelli Cannon-Johnson</DisplayName>
         <AccountId>86</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Deirdre Jacques</DisplayName>
         <AccountId>60</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Tory VanHalbeck</DisplayName>
@@ -9880,53 +10480,53 @@
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Christine Domino</DisplayName>
         <AccountId>6</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Kathryn Swan</DisplayName>
         <AccountId>91</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Katie Thunder</DisplayName>
         <AccountId>40</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e908531e-9543-486d-9e86-16f8673deaa4">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e908531e-9543-486d-9e86-16f8673deaa4" xmlns:ns3="9792340e-710e-4a62-8285-18c8d1cf75f6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e5fdf2448b7f456a4cec28118ce53925" ns2:_="" ns3:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008B40E277F7058D4D81E03D86AF3E569F" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e8ec2c94e5cc2795062b5075d65761d0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e908531e-9543-486d-9e86-16f8673deaa4" xmlns:ns3="9792340e-710e-4a62-8285-18c8d1cf75f6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4bba3c191c85ade23f8575d5769a40c8" ns2:_="" ns3:_="">
     <xsd:import namespace="e908531e-9543-486d-9e86-16f8673deaa4"/>
     <xsd:import namespace="9792340e-710e-4a62-8285-18c8d1cf75f6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -10097,124 +10697,133 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40D0D075-F02C-4C3A-ACAE-20F60A9E1BC4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="9792340e-710e-4a62-8285-18c8d1cf75f6"/>
     <ds:schemaRef ds:uri="e908531e-9543-486d-9e86-16f8673deaa4"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8698851B-9678-43F2-A6D4-9CF4B5135873}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{885449C0-7E78-4700-9DBE-3DE11E276608}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e908531e-9543-486d-9e86-16f8673deaa4"/>
     <ds:schemaRef ds:uri="9792340e-710e-4a62-8285-18c8d1cf75f6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95C117F7-546C-478C-834B-CC31243FBFA6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{c5a32a24-7702-4be1-8c90-7e9ebcb38acc}" enabled="0" method="" siteId="{c5a32a24-7702-4be1-8c90-7e9ebcb38acc}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1993</Words>
-  <Characters>11640</Characters>
+  <Words>877</Words>
+  <Characters>11463</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>332</Lines>
-  <Paragraphs>296</Paragraphs>
+  <Lines>95</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13337</CharactersWithSpaces>
+  <CharactersWithSpaces>12316</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="396" baseType="variant">
       <vt:variant>
         <vt:i4>7667769</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>195</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://mn.gov/senior-linkage-line/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>720961</vt:i4>
       </vt:variant>
       <vt:variant>