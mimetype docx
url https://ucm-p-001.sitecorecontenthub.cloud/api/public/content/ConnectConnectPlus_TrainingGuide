--- v0 (2025-12-07)
+++ v1 (2026-04-04)
@@ -15,116 +15,116 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="48D00780" w14:textId="5CD4F6E3" w:rsidR="00064EDE" w:rsidRPr="00DD4715" w:rsidRDefault="0031332D">
+    <w:p w14:paraId="48D00780" w14:textId="7AEA3AD2" w:rsidR="00064EDE" w:rsidRPr="00DD4715" w:rsidRDefault="0031332D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">UCare </w:t>
       </w:r>
       <w:r w:rsidR="00064EDE" w:rsidRPr="00DD4715">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Connect / Connect + Medicare</w:t>
+        <w:t>Connect</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FBC96C9" w14:textId="77777777" w:rsidR="00064EDE" w:rsidRPr="0017123F" w:rsidRDefault="00064EDE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0017123F">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t>Care Coordination and Long-Term Services &amp; Supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30F187CB" w14:textId="77777777" w:rsidR="00064EDE" w:rsidRPr="0017123F" w:rsidRDefault="00064EDE">
+    <w:p w14:paraId="30F187CB" w14:textId="21D89440" w:rsidR="00064EDE" w:rsidRPr="0017123F" w:rsidRDefault="00064EDE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0017123F">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Title:</w:t>
       </w:r>
       <w:r w:rsidRPr="0017123F">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
-        <w:t xml:space="preserve">  New Hire Onboarding / Training Guide</w:t>
+        <w:t xml:space="preserve"> New Hire Onboarding / Training Guide</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CF34A71" w14:textId="20B6F4DE" w:rsidR="00064EDE" w:rsidRPr="0017123F" w:rsidRDefault="00064EDE" w:rsidP="00064EDE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0017123F">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Purpose: </w:t>
       </w:r>
       <w:r w:rsidRPr="0017123F">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
@@ -318,339 +318,202 @@
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="47469D7A" w14:textId="294C35F0" w:rsidR="004B1984" w:rsidRPr="00633BEC" w:rsidRDefault="004B1984" w:rsidP="00633BEC">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Date Training Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1984" w:rsidRPr="009701A3" w14:paraId="5203B5C9" w14:textId="77777777" w:rsidTr="00633BEC">
-[...107 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00B70143" w:rsidRPr="009701A3" w14:paraId="118B2960" w14:textId="77777777" w:rsidTr="00633BEC">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12690" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E07D056" w14:textId="7BF5C5E3" w:rsidR="00B70143" w:rsidRPr="00914043" w:rsidRDefault="00B70143" w:rsidP="005D675E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00914043">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="00914043">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>UCare Website Overview</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00914043">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Recorded Training</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="1893469698"/>
             <w:placeholder>
               <w:docPart w:val="8B13D3BF487B427ABE7428DE9395A88F"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="6CD063A2" w14:textId="52EB41CC" w:rsidR="00B70143" w:rsidRPr="009701A3" w:rsidRDefault="007957C1" w:rsidP="008D5408">
                 <w:pPr>
                   <w:spacing w:before="240"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="009159CA" w:rsidRPr="009701A3" w14:paraId="3B1B97E6" w14:textId="77777777" w:rsidTr="00633BEC">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12690" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E58F089" w14:textId="73CBF397" w:rsidR="009159CA" w:rsidRPr="00914043" w:rsidRDefault="00ED646C" w:rsidP="005D675E">
+          <w:p w14:paraId="5E58F089" w14:textId="7C12523E" w:rsidR="009159CA" w:rsidRPr="00914043" w:rsidRDefault="00ED646C" w:rsidP="005D675E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00914043">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">* </w:t>
+              <w:t>*</w:t>
             </w:r>
-            <w:r w:rsidR="005B7A7B" w:rsidRPr="005B7A7B">
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="00914043">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>UCare Connect/Connect + Medicare Care Coordination Manual</w:t>
+                <w:t>UCare Connect Care Coordination Manual</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00F74EE5" w:rsidRPr="00914043">
-[...17 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1233081418"/>
             <w:placeholder>
               <w:docPart w:val="CFE27D6D67B347CEBE218256A01B241A"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="1510A877" w14:textId="5BA9CB13" w:rsidR="009159CA" w:rsidRDefault="0068297F" w:rsidP="008D5408">
                 <w:pPr>
                   <w:spacing w:before="240"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -659,183 +522,185 @@
       <w:tr w:rsidR="004B1984" w:rsidRPr="009701A3" w14:paraId="6DF1A49A" w14:textId="77777777" w:rsidTr="00633BEC">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12690" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7361BCB4" w14:textId="354E857D" w:rsidR="004B1984" w:rsidRPr="00914043" w:rsidRDefault="004B1984" w:rsidP="005D675E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00914043">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidRPr="00914043">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNBC 101 </w:t>
               </w:r>
               <w:r w:rsidR="005B1ED4" w:rsidRPr="00914043">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recorded </w:t>
               </w:r>
               <w:r w:rsidRPr="00914043">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="1976167614"/>
             <w:placeholder>
               <w:docPart w:val="4A9D23F9323E40138520AF5B12F83733"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="079139AF" w14:textId="4B50E3C8" w:rsidR="004B1984" w:rsidRPr="009701A3" w:rsidRDefault="004B1984" w:rsidP="008D5408">
                 <w:pPr>
                   <w:spacing w:before="240"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00C41879" w:rsidRPr="009701A3" w14:paraId="7A981BA6" w14:textId="77777777" w:rsidTr="00633BEC">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12690" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="037CFE33" w14:textId="1A1955D3" w:rsidR="00C41879" w:rsidRPr="00914043" w:rsidRDefault="00C41879" w:rsidP="005D675E">
+          <w:p w14:paraId="037CFE33" w14:textId="6DF30A23" w:rsidR="00C41879" w:rsidRPr="00914043" w:rsidRDefault="00C41879" w:rsidP="005D675E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00914043">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidR="00ED49E3" w:rsidRPr="00914043">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>Connect/Connect + Medicare Requirements Grid (read/review)</w:t>
+                <w:t>Connect Requirements Grid (read/review)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-616598501"/>
             <w:placeholder>
               <w:docPart w:val="8E6F4FEBE9004E3BBA1341FB2AFB0C55"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="6D308CD8" w14:textId="3E55366A" w:rsidR="00C41879" w:rsidRPr="009701A3" w:rsidRDefault="007957C1" w:rsidP="008D5408">
                 <w:pPr>
                   <w:spacing w:before="240"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -845,365 +710,276 @@
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12690" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15B3C7CE" w14:textId="2F06795C" w:rsidR="00B70143" w:rsidRPr="00914043" w:rsidRDefault="00B70143" w:rsidP="005D675E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00914043">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidRPr="00914043">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Assessment Timelines Job Aid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="1405724501"/>
             <w:placeholder>
               <w:docPart w:val="F43D44B797944533BB4BF035EDFC1817"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="2D04F1D8" w14:textId="6CCDAA9F" w:rsidR="00B70143" w:rsidRPr="009701A3" w:rsidRDefault="007957C1" w:rsidP="008D5408">
-                <w:pPr>
-[...90 lines deleted...]
-              <w:p w14:paraId="7118FBFC" w14:textId="69FED5D1" w:rsidR="00633BEC" w:rsidRPr="009701A3" w:rsidRDefault="007957C1" w:rsidP="008D5408">
                 <w:pPr>
                   <w:spacing w:before="240"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00B70143" w:rsidRPr="009701A3" w14:paraId="47AC19A5" w14:textId="77777777" w:rsidTr="00633BEC">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12690" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CC507F1" w14:textId="359B1E33" w:rsidR="00B70143" w:rsidRPr="00914043" w:rsidRDefault="00B70143" w:rsidP="005D675E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00914043">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidRPr="00914043">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Member Engagement Strategies Job Aid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="463087150"/>
             <w:placeholder>
               <w:docPart w:val="D473213FDE304D7D80196EFC76B27C8B"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="0DCE8AB6" w14:textId="08ED0AA6" w:rsidR="00B70143" w:rsidRPr="009701A3" w:rsidRDefault="007957C1" w:rsidP="008D5408">
                 <w:pPr>
                   <w:spacing w:before="240"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00B70143" w:rsidRPr="009701A3" w14:paraId="72C50946" w14:textId="77777777" w:rsidTr="00633BEC">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12690" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BFAC8DF" w14:textId="712897C6" w:rsidR="00B70143" w:rsidRPr="00914043" w:rsidRDefault="00B70143" w:rsidP="005D675E">
+          <w:p w14:paraId="5BFAC8DF" w14:textId="6F3E83BC" w:rsidR="00B70143" w:rsidRPr="00914043" w:rsidRDefault="00B70143" w:rsidP="005D675E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00914043">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidRPr="00914043">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>Connect/Connect + Medicare MnCHOICES Assessment Checklist</w:t>
+                <w:t>Connect Assessment Checklist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00914043">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (read/review</w:t>
             </w:r>
             <w:r w:rsidR="0031332D">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/use</w:t>
             </w:r>
             <w:r w:rsidRPr="00914043">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-980231378"/>
             <w:placeholder>
               <w:docPart w:val="7BB6CCB0F1464AF08CD29A2C8C9120BE"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="3EF9086D" w14:textId="7728E4F8" w:rsidR="00B70143" w:rsidRPr="009701A3" w:rsidRDefault="007957C1" w:rsidP="008D5408">
                 <w:pPr>
                   <w:spacing w:before="240"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -1212,81 +988,82 @@
       <w:tr w:rsidR="00B70143" w:rsidRPr="009701A3" w14:paraId="15DEFD70" w14:textId="77777777" w:rsidTr="00633BEC">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12690" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C2A4209" w14:textId="4B286B81" w:rsidR="00B70143" w:rsidRPr="00914043" w:rsidRDefault="00B70143" w:rsidP="005D675E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00914043">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r w:rsidRPr="00914043">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Transfer Member Health Risk Assessment Job Aid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="2142461332"/>
             <w:placeholder>
               <w:docPart w:val="99FD7C75D3BD4044A5FAD5653D1FF088"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="1C341A3B" w14:textId="255A811A" w:rsidR="00B70143" w:rsidRPr="009701A3" w:rsidRDefault="007957C1" w:rsidP="008D5408">
                 <w:pPr>
                   <w:spacing w:before="240"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -1296,81 +1073,82 @@
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12690" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38C0A85B" w14:textId="62296436" w:rsidR="00B15BC1" w:rsidRPr="00914043" w:rsidRDefault="00F345ED" w:rsidP="005D675E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00914043">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r w:rsidRPr="00914043">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>SMART Goals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="715401286"/>
             <w:placeholder>
               <w:docPart w:val="72913528C2C94299AE7468D9E155FE6F"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="52078B31" w14:textId="24622C1D" w:rsidR="00B15BC1" w:rsidRDefault="00603234" w:rsidP="008D5408">
                 <w:pPr>
                   <w:spacing w:before="240"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -1379,153 +1157,151 @@
       <w:tr w:rsidR="004B1984" w:rsidRPr="009701A3" w14:paraId="7C04E68F" w14:textId="77777777" w:rsidTr="00633BEC">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12690" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55E4B461" w14:textId="4A1CA13B" w:rsidR="004B1984" w:rsidRPr="00914043" w:rsidRDefault="004B1984" w:rsidP="005D675E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00914043">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r w:rsidRPr="00914043">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>SMART Goals</w:t>
               </w:r>
               <w:r w:rsidR="005B1ED4" w:rsidRPr="00914043">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> Recorded Training</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00914043">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-707414100"/>
             <w:placeholder>
               <w:docPart w:val="43C8182BD460483BA4F0E4FC6ABBAD28"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="41E8C667" w14:textId="4B7B37E0" w:rsidR="004B1984" w:rsidRPr="009701A3" w:rsidRDefault="004B1984" w:rsidP="008D5408">
                 <w:pPr>
                   <w:spacing w:before="240"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="004442E5" w:rsidRPr="009701A3" w14:paraId="616D3287" w14:textId="77777777" w:rsidTr="00633BEC">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12690" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1126A809" w14:textId="15531761" w:rsidR="004442E5" w:rsidRPr="00603234" w:rsidRDefault="0017652A" w:rsidP="005D675E">
+          <w:p w14:paraId="1126A809" w14:textId="4D7055A9" w:rsidR="004442E5" w:rsidRPr="00603234" w:rsidRDefault="0017652A" w:rsidP="00BB2414">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:r w:rsidRPr="009A6C72">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r w:rsidRPr="002C5397">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                  <w:color w:val="C00000"/>
+                  <w:color w:val="FF0000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>*</w:t>
               </w:r>
               <w:r w:rsidRPr="009A6C72">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Gaps in</w:t>
               </w:r>
               <w:r w:rsidRPr="001342BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> Care </w:t>
               </w:r>
               <w:r w:rsidR="0017053E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
@@ -1542,224 +1318,220 @@
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="2146928613"/>
             <w:placeholder>
               <w:docPart w:val="C696362D8C2B466FA25CDAF79516343D"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="130928C1" w14:textId="5D0CA801" w:rsidR="004442E5" w:rsidRDefault="0017652A" w:rsidP="008D5408">
                 <w:pPr>
                   <w:spacing w:before="240"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0014754F" w:rsidRPr="009701A3" w14:paraId="4B42847C" w14:textId="77777777" w:rsidTr="00633BEC">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12690" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51F91AEB" w14:textId="660C1D8E" w:rsidR="0014754F" w:rsidRPr="00603234" w:rsidRDefault="0014754F" w:rsidP="005D675E">
+          <w:p w14:paraId="51F91AEB" w14:textId="1055EC59" w:rsidR="0014754F" w:rsidRPr="00603234" w:rsidRDefault="0014754F" w:rsidP="005D675E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00603234">
-[...6 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00603234">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r w:rsidRPr="00603234">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Transportation (Medical) Job Aid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="1957363663"/>
             <w:placeholder>
               <w:docPart w:val="F81F19EDC4544D2D96759050472A4F90"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="5C8A9351" w14:textId="142CDC49" w:rsidR="0014754F" w:rsidRPr="009701A3" w:rsidRDefault="007957C1" w:rsidP="008D5408">
                 <w:pPr>
                   <w:spacing w:before="240"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="004B1984" w:rsidRPr="009701A3" w14:paraId="79E8952A" w14:textId="77777777" w:rsidTr="00633BEC">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12690" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AF7542E" w14:textId="29D053F4" w:rsidR="004B1984" w:rsidRPr="00603234" w:rsidRDefault="00B70143" w:rsidP="005D675E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00603234">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r w:rsidRPr="00603234">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Transitions of Care Recorded Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1323039997"/>
             <w:placeholder>
               <w:docPart w:val="911DEDE948C34F758104CCBBC69A162D"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="3D6535D0" w14:textId="6DB3B1E0" w:rsidR="004B1984" w:rsidRPr="009701A3" w:rsidRDefault="004B1984" w:rsidP="008D5408">
                 <w:pPr>
                   <w:spacing w:before="240"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -1769,81 +1541,82 @@
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12690" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C6C47F4" w14:textId="3CB540E0" w:rsidR="00435652" w:rsidRPr="00603234" w:rsidRDefault="00776F87" w:rsidP="005D675E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00603234">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r w:rsidRPr="00603234">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Navigating the Enrollment Roster using Excel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="512892079"/>
             <w:placeholder>
               <w:docPart w:val="8BD7EFA8964D4432A91C4913A85936BE"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="211126B9" w14:textId="522E3621" w:rsidR="00435652" w:rsidRDefault="00EC2DAD" w:rsidP="008D5408">
                 <w:pPr>
                   <w:spacing w:before="240"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -1853,90 +1626,91 @@
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12690" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="566ED030" w14:textId="34881807" w:rsidR="00776F87" w:rsidRPr="00603234" w:rsidRDefault="00704729" w:rsidP="005D675E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00603234">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r w:rsidRPr="00603234">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Reconciling Enrollment Roster Job Aid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00742267" w:rsidRPr="00603234">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1879691815"/>
             <w:placeholder>
               <w:docPart w:val="9A433E5E10A240AC8EC1853C19242582"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="74359940" w14:textId="154AB958" w:rsidR="00776F87" w:rsidRDefault="00EC2DAD" w:rsidP="008D5408">
                 <w:pPr>
                   <w:spacing w:before="240"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -1950,51 +1724,51 @@
           <w:tcPr>
             <w:tcW w:w="14400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="4DCEAD0C" w14:textId="7D76CB42" w:rsidR="00C41879" w:rsidRPr="00603234" w:rsidRDefault="00C41879" w:rsidP="00C41879">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="3A5DAE"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00603234">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r w:rsidR="0061263A" w:rsidRPr="00603234">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>DHS Handling MN Information Securely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="0061263A" w:rsidRPr="00603234">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">  Required for staff accessing DHS systems including but not limited to: MMIS, MnCHOICES Application</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C41879" w:rsidRPr="009701A3" w14:paraId="5E9F6C36" w14:textId="77777777" w:rsidTr="00633BEC">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
@@ -2033,134 +1807,135 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> to ensure the required 7 modules populate.  Enter your MMIS Log in ID for the Employee Number. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="796640051"/>
             <w:placeholder>
               <w:docPart w:val="07A6EC557A6E47B99F11A2215DB488CA"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="6B744E5D" w14:textId="02C1BC99" w:rsidR="00C41879" w:rsidRPr="009701A3" w:rsidRDefault="00C41879" w:rsidP="00C41879">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00C41879" w:rsidRPr="009701A3" w14:paraId="2775A955" w14:textId="77777777" w:rsidTr="00BA0ED4">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="4731BE80" w14:textId="7325D332" w:rsidR="00C41879" w:rsidRPr="007223A1" w:rsidRDefault="00C41879" w:rsidP="00C41879">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007223A1">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">MnCHOICES:  </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30">
+            <w:hyperlink r:id="rId28">
               <w:r w:rsidR="005757F4" w:rsidRPr="007223A1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>Revised MnCHOICES Application Assessment Training Instructions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="005757F4" w:rsidRPr="007223A1">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="007223A1">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">.  </w:t>
             </w:r>
             <w:r w:rsidRPr="007223A1">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               </w:rPr>
               <w:t xml:space="preserve">Access to the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r w:rsidRPr="007223A1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 </w:rPr>
                 <w:t>MnCHOICES Training Zone (MTZ)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="007223A1">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               </w:rPr>
               <w:t xml:space="preserve"> is needed while completing MnCHOICES courses.</w:t>
             </w:r>
             <w:r w:rsidR="00487D51" w:rsidRPr="007223A1">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               </w:rPr>
               <w:t xml:space="preserve"> Obtain a MTZ User ID from Supervisor/Mentor and use “Password123#” to log into MTZ.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15A8EF28" w14:textId="77777777" w:rsidR="003A2B7D" w:rsidRDefault="003A2B7D" w:rsidP="00C41879">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
@@ -2171,163 +1946,187 @@
           </w:p>
           <w:p w14:paraId="1CE71DB2" w14:textId="0CEB7D71" w:rsidR="003A2B7D" w:rsidRPr="009701A3" w:rsidRDefault="003A2B7D" w:rsidP="00C41879">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D511F2">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">TIP:  </w:t>
             </w:r>
             <w:r w:rsidRPr="00D511F2">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               </w:rPr>
               <w:t xml:space="preserve">Log on to the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:anchor=":~:text=TrainLink%20IDs%20are%20used%20to%20log%20into%20Learning,changed%20email%20address%2C%20phone%2C%20address%2C%20or%20agency%20name.">
+            <w:hyperlink r:id="rId30" w:anchor=":~:text=TrainLink%20IDs%20are%20used%20to%20log%20into%20Learning,changed%20email%20address%2C%20phone%2C%20address%2C%20or%20agency%20name.">
+              <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="00D511F2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:eastAsia="Calibri" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 </w:rPr>
-                <w:t>TrainLink Home Page (state.mn.us)</w:t>
+                <w:t>TrainLink</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00D511F2">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Open Sans" w:eastAsia="Calibri" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Home Page (state.mn.us)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00D511F2">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Calibri" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D511F2">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               </w:rPr>
-              <w:t>to obtain the Train</w:t>
+              <w:t xml:space="preserve">to obtain the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D511F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+              </w:rPr>
+              <w:t>Train</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidRPr="00D511F2">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               </w:rPr>
-              <w:t>ink Unique Key to search courses</w:t>
+              <w:t>ink</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D511F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Unique Key to search courses</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               </w:rPr>
               <w:t xml:space="preserve"> or c</w:t>
             </w:r>
             <w:r w:rsidRPr="00D511F2">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               </w:rPr>
               <w:t>lick the link below.  If the link does not bring you directly to the course, “click COURSE CATALOG” and enter the MNCH course # noted below.  Once there, select “click here for more information about taking this course” &gt; enter Unique Key &gt; start course.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C41879" w:rsidRPr="009701A3" w14:paraId="71C7BA3A" w14:textId="77777777" w:rsidTr="00633BEC">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12690" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7677C82A" w14:textId="439094A4" w:rsidR="00C41879" w:rsidRPr="00FA2D72" w:rsidRDefault="00C41879" w:rsidP="007957C1">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA2D72">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA2D72">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">MnCHOICES Access and Navigation – </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r w:rsidRPr="00FA2D72">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Course MNCH900</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-473606574"/>
             <w:placeholder>
               <w:docPart w:val="72718DC1AC2B46E89A0B2DEF77B7A9D5"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="6C46DF27" w14:textId="5ADE9475" w:rsidR="00C41879" w:rsidRPr="009701A3" w:rsidRDefault="00C41879" w:rsidP="007957C1">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -2345,81 +2144,82 @@
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA2D72">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA2D72">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">MnCHOICES Health Risk Assessment – </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r w:rsidRPr="00FA2D72">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Course MNCH910</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="30315388"/>
             <w:placeholder>
               <w:docPart w:val="A55D5DA5431E481392D5241CC0C9D8AF"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="78740E10" w14:textId="34137965" w:rsidR="00C41879" w:rsidRPr="009701A3" w:rsidRDefault="00C41879" w:rsidP="007957C1">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -2437,81 +2237,82 @@
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA2D72">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA2D72">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">MnCHOICES HRA Workflow – </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r w:rsidRPr="00FA2D72">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Course MNCH911</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="975801363"/>
             <w:placeholder>
               <w:docPart w:val="7A41535933324DF9BCE7B0C6D96F47E6"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="2427C9F0" w14:textId="12323005" w:rsidR="00C41879" w:rsidRPr="009701A3" w:rsidRDefault="00C41879" w:rsidP="007957C1">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -2529,81 +2330,82 @@
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA2D72">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA2D72">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">MnCHOICES Support Plan – </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r w:rsidRPr="00FA2D72">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Course MNCH920</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-417249188"/>
             <w:placeholder>
               <w:docPart w:val="D243499AEB9B438B82A6BA7A64951425"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="724033DF" w14:textId="2239E380" w:rsidR="00C41879" w:rsidRPr="009701A3" w:rsidRDefault="00C41879" w:rsidP="007957C1">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -2621,81 +2423,82 @@
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA2D72">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA2D72">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">MnCHOICES Support Plan Workflow – </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r w:rsidRPr="00FA2D72">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Course MNCH921</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1038200804"/>
             <w:placeholder>
               <w:docPart w:val="79C9CA7BBB124EFBB111C7EC48D3E54D"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="34E4DCFF" w14:textId="477E3576" w:rsidR="00C41879" w:rsidRPr="009701A3" w:rsidRDefault="00C41879" w:rsidP="007957C1">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -2742,1302 +2545,894 @@
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA2D72">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>UCare Connect Benefits and Important Contact Information:</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA2D72">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r w:rsidRPr="00FA2D72">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Your Guide to UCare Connect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="0031332D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0031332D" w:rsidRPr="0031332D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>(Member Handouts)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1547366798"/>
             <w:placeholder>
               <w:docPart w:val="01E47F7646BD4378AEB47C0F444B5D75"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="2F18EC15" w14:textId="5CA59EBA" w:rsidR="00C41879" w:rsidRPr="009701A3" w:rsidRDefault="00C41879" w:rsidP="007957C1">
-                <w:pPr>
-[...296 lines deleted...]
-              <w:p w14:paraId="62FFA344" w14:textId="416619CC" w:rsidR="00C41879" w:rsidRPr="009701A3" w:rsidRDefault="00C41879" w:rsidP="007957C1">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00C41879" w:rsidRPr="009701A3" w14:paraId="59C8BF41" w14:textId="77777777" w:rsidTr="00633BEC">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12690" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D854622" w14:textId="27B928B8" w:rsidR="00C41879" w:rsidRPr="00FA2D72" w:rsidRDefault="00000000" w:rsidP="007957C1">
+          <w:p w14:paraId="3D854622" w14:textId="209CC692" w:rsidR="00C41879" w:rsidRPr="00FA2D72" w:rsidRDefault="00FF7750" w:rsidP="007957C1">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-              <w:r w:rsidR="00FF7750" w:rsidRPr="00FA2D72">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r w:rsidRPr="00D812E8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Additional and Supplemental Benef</w:t>
               </w:r>
               <w:bookmarkStart w:id="0" w:name="_Hlt171664991"/>
               <w:bookmarkStart w:id="1" w:name="_Hlt171664992"/>
-              <w:r w:rsidR="00FF7750" w:rsidRPr="00FA2D72">
+              <w:r w:rsidRPr="00D812E8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>i</w:t>
               </w:r>
               <w:bookmarkEnd w:id="0"/>
               <w:bookmarkEnd w:id="1"/>
-              <w:r w:rsidR="00FF7750" w:rsidRPr="00FA2D72">
+              <w:r w:rsidRPr="00D812E8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>ts Summary – Connect and Connect + Medicar</w:t>
-[...8 lines deleted...]
-                <w:t>e</w:t>
+                <w:t>ts Summary – Connect</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="0031332D">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="1628036104"/>
             <w:placeholder>
               <w:docPart w:val="3911D47EBB684AEAA857A1B055B3406D"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="3CE049A3" w14:textId="4D480A67" w:rsidR="00C41879" w:rsidRPr="009701A3" w:rsidRDefault="007957C1" w:rsidP="007957C1">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00C41879" w:rsidRPr="009701A3" w14:paraId="2735F981" w14:textId="77777777" w:rsidTr="00633BEC">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12690" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39F34E8A" w14:textId="5459F38C" w:rsidR="00C41879" w:rsidRPr="00FA2D72" w:rsidRDefault="00000000" w:rsidP="007957C1">
+          <w:p w14:paraId="39F34E8A" w14:textId="5459F38C" w:rsidR="00C41879" w:rsidRPr="00FA2D72" w:rsidRDefault="00C41879" w:rsidP="007957C1">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-              <w:r w:rsidR="00C41879" w:rsidRPr="00FA2D72">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r w:rsidRPr="00FA2D72">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Certified Languages Interpreting Services Delegate Instructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="1854066629"/>
             <w:placeholder>
               <w:docPart w:val="D3DDA092A365418C8C8A9003E0FED056"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="4618DE92" w14:textId="17C00A2C" w:rsidR="00C41879" w:rsidRPr="009701A3" w:rsidRDefault="00C41879" w:rsidP="007957C1">
-                <w:pPr>
-[...73 lines deleted...]
-              <w:p w14:paraId="7C77A137" w14:textId="61367CEB" w:rsidR="00C41879" w:rsidRPr="009701A3" w:rsidRDefault="007957C1" w:rsidP="007957C1">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00C41879" w:rsidRPr="009701A3" w14:paraId="07F5EF5F" w14:textId="77777777" w:rsidTr="007957C1">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12690" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49532754" w14:textId="452D52F2" w:rsidR="00C41879" w:rsidRPr="00FA2D72" w:rsidRDefault="00000000" w:rsidP="007957C1">
+          <w:p w14:paraId="49532754" w14:textId="452D52F2" w:rsidR="00C41879" w:rsidRPr="00FA2D72" w:rsidRDefault="00C41879" w:rsidP="007957C1">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-              <w:r w:rsidR="00C41879" w:rsidRPr="00FA2D72">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r w:rsidRPr="00FA2D72">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>SMART Carte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="1751310087"/>
             <w:placeholder>
               <w:docPart w:val="2B0BD9B1FC6A4D8287C732AA53487CFB"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="161893CA" w14:textId="35043911" w:rsidR="00C41879" w:rsidRPr="009701A3" w:rsidRDefault="00C41879" w:rsidP="007957C1">
-                <w:pPr>
-[...73 lines deleted...]
-              <w:p w14:paraId="06595705" w14:textId="028FF633" w:rsidR="0034202A" w:rsidRDefault="00EC2DAD" w:rsidP="007957C1">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00C41879" w:rsidRPr="009701A3" w14:paraId="1D17F307" w14:textId="77777777" w:rsidTr="007957C1">
         <w:trPr>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12690" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D8B6008" w14:textId="2D535B1E" w:rsidR="00C41879" w:rsidRPr="00FA2D72" w:rsidRDefault="00000000" w:rsidP="007957C1">
+          <w:p w14:paraId="7D8B6008" w14:textId="63ECA0E0" w:rsidR="00C41879" w:rsidRPr="00FA2D72" w:rsidRDefault="008D7A99" w:rsidP="007957C1">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r w:rsidRPr="00FA2D72">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>New Member</w:t>
+              </w:r>
               <w:r w:rsidR="00C41879" w:rsidRPr="00FA2D72">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>New and Transfer Member Process Flow</w:t>
+                <w:t xml:space="preserve"> Process Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1221899236"/>
             <w:placeholder>
               <w:docPart w:val="9C3AF8FFFD9C46FC89A9130F36F2A98D"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="66F003C9" w14:textId="15BBE563" w:rsidR="00C41879" w:rsidRPr="009701A3" w:rsidRDefault="00C41879" w:rsidP="007957C1">
+                <w:pPr>
+                  <w:spacing w:before="120"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="009701A3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Date (click here)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="000D70AE" w:rsidRPr="009701A3" w14:paraId="499CDA04" w14:textId="77777777" w:rsidTr="007957C1">
+        <w:trPr>
+          <w:trHeight w:val="260"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12690" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D9C69C7" w14:textId="3D4FE526" w:rsidR="000D70AE" w:rsidRDefault="000D70AE" w:rsidP="007957C1">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r w:rsidRPr="0011099D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Transfer Member Process Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="1583478084"/>
+            <w:placeholder>
+              <w:docPart w:val="382233EE93D34CB1BC623ABB3C1F38E3"/>
+            </w:placeholder>
+            <w:date>
+              <w:dateFormat w:val="M/d/yyyy"/>
+              <w:lid w:val="en-US"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1710" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="4492AA52" w14:textId="476A6B25" w:rsidR="000D70AE" w:rsidRDefault="000D70AE" w:rsidP="007957C1">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00FF7750" w:rsidRPr="009701A3" w14:paraId="36E07813" w14:textId="77777777" w:rsidTr="00633BEC">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12690" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45869A5A" w14:textId="4E9D37FD" w:rsidR="00FF7750" w:rsidRPr="00FA2D72" w:rsidRDefault="00000000" w:rsidP="007957C1">
+          <w:p w14:paraId="45869A5A" w14:textId="4E9D37FD" w:rsidR="00FF7750" w:rsidRPr="00FA2D72" w:rsidRDefault="00B70143" w:rsidP="007957C1">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-              <w:r w:rsidR="00B70143" w:rsidRPr="00FA2D72">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r w:rsidRPr="00FA2D72">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Navigating the Enrollment Roster using Excel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00B70143" w:rsidRPr="00FA2D72">
+            <w:r w:rsidRPr="00FA2D72">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Recorded Training</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1794900320"/>
             <w:placeholder>
               <w:docPart w:val="BADC03B284D24DF9A7DB85A59BC5F474"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="57DC3B6C" w14:textId="5C663908" w:rsidR="00FF7750" w:rsidRPr="009701A3" w:rsidRDefault="007957C1" w:rsidP="007957C1">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="003F40F8" w:rsidRPr="009701A3" w14:paraId="1B975C6F" w14:textId="77777777" w:rsidTr="00633BEC">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12690" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="486381FF" w14:textId="47762C7E" w:rsidR="003F40F8" w:rsidRPr="00FA2D72" w:rsidRDefault="00000000" w:rsidP="007957C1">
+          <w:p w14:paraId="486381FF" w14:textId="47762C7E" w:rsidR="003F40F8" w:rsidRPr="00FA2D72" w:rsidRDefault="00E47364" w:rsidP="007957C1">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-              <w:r w:rsidR="00E47364" w:rsidRPr="00FA2D72">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r w:rsidRPr="00FA2D72">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Medicare/Medicaid: Coordination of Benefits Visio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-43456298"/>
             <w:placeholder>
               <w:docPart w:val="2C0EFCF42EC341F2B46EF9FECB1AC446"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="2C7EE802" w14:textId="5A17ED42" w:rsidR="003F40F8" w:rsidRDefault="00EC2DAD" w:rsidP="007957C1">
                 <w:pPr>
                   <w:spacing w:before="120"/>
-                  <w:rPr>
-[...73 lines deleted...]
-                  <w:spacing w:before="240"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00C41879" w:rsidRPr="009701A3" w14:paraId="2F1A0B97" w14:textId="77777777" w:rsidTr="00BA0ED4">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="6E5175BE" w14:textId="029F661C" w:rsidR="00C41879" w:rsidRPr="006454A2" w:rsidRDefault="00000000" w:rsidP="00C41879">
+          <w:p w14:paraId="6E5175BE" w14:textId="029F661C" w:rsidR="00C41879" w:rsidRPr="006454A2" w:rsidRDefault="00C41879" w:rsidP="00C41879">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId51">
-              <w:r w:rsidR="00C41879" w:rsidRPr="006454A2">
+            <w:hyperlink r:id="rId44">
+              <w:r w:rsidRPr="006454A2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:b/>
                   <w:color w:val="auto"/>
                 </w:rPr>
-                <w:t>DHS TrainLink</w:t>
+                <w:t xml:space="preserve">DHS </w:t>
               </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="006454A2">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                  <w:b/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+                <w:t>TrainLink</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
-            <w:r w:rsidR="00C41879" w:rsidRPr="006454A2">
+            <w:r w:rsidRPr="006454A2">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Optional Additional Trainings:</w:t>
             </w:r>
-            <w:r w:rsidR="00C41879" w:rsidRPr="006454A2">
+            <w:r w:rsidRPr="006454A2">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               </w:rPr>
               <w:t xml:space="preserve"> Below are </w:t>
             </w:r>
             <w:r w:rsidR="0031332D">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               </w:rPr>
               <w:t xml:space="preserve">additional </w:t>
             </w:r>
-            <w:r w:rsidR="00C41879" w:rsidRPr="006454A2">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">trainings offered by DHS TrainLink.  DHS offers many other courses that may be of interest to care coordinators.  Log on to the </w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006454A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+              </w:rPr>
+              <w:t>trainings</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:anchor=":~:text=TrainLink%20IDs%20are%20used%20to%20log%20into%20Learning,changed%20email%20address%2C%20phone%2C%20address%2C%20or%20agency%20name.">
-              <w:r w:rsidR="00C41879" w:rsidRPr="006454A2">
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006454A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> offered by DHS </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006454A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+              </w:rPr>
+              <w:t>TrainLink</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006454A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  DHS offers many other courses that may be of interest to care coordinators.  Log on to the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:anchor=":~:text=TrainLink%20IDs%20are%20used%20to%20log%20into%20Learning,changed%20email%20address%2C%20phone%2C%20address%2C%20or%20agency%20name.">
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="006454A2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:eastAsia="Calibri" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
-                <w:t>TrainLink Home Page (state.mn.us)</w:t>
+                <w:t>TrainLink</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="006454A2">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Open Sans" w:eastAsia="Calibri" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Home Page (state.mn.us)</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00C41879" w:rsidRPr="006454A2">
+            <w:r w:rsidRPr="006454A2">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Calibri" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C41879" w:rsidRPr="006454A2">
-[...3 lines deleted...]
-              <w:t>to obtain the Trainlink Unique Key to search courses.</w:t>
+            <w:r w:rsidRPr="006454A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to obtain the </w:t>
             </w:r>
-            <w:r w:rsidR="00C41879" w:rsidRPr="006454A2">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006454A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+              </w:rPr>
+              <w:t>Trainlink</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006454A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Unique Key to search courses.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006454A2">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007957C1" w:rsidRPr="009701A3" w14:paraId="3E5FFF02" w14:textId="77777777" w:rsidTr="005D675E">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12690" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A6993FF" w14:textId="5E6ABABC" w:rsidR="007957C1" w:rsidRPr="00D36400" w:rsidRDefault="007957C1" w:rsidP="005D675E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D36400">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="00D36400">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">DHS </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r w:rsidRPr="00D36400">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Vulnerable Adult Mandated Reporting Online Course</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-68811244"/>
             <w:placeholder>
               <w:docPart w:val="91216FB785C1480E80E03735FDCCF419"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="6F5F8436" w14:textId="3376EE63" w:rsidR="007957C1" w:rsidRPr="009701A3" w:rsidRDefault="00EC2DAD" w:rsidP="005D675E">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -4064,120 +3459,122 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Home and Community Based (HCBS) Disability Waiver Foundations (HCBSWAIVER)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="2046477141"/>
             <w:placeholder>
               <w:docPart w:val="99B89D6FDF3A4AB5818342DD0B39CB31"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="25F1F0C0" w14:textId="3690C98C" w:rsidR="00C41879" w:rsidRPr="009701A3" w:rsidRDefault="00C41879" w:rsidP="005D675E">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00C41879" w:rsidRPr="009701A3" w14:paraId="2A989979" w14:textId="77777777" w:rsidTr="00633BEC">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12690" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27AA1A66" w14:textId="61C4B5AF" w:rsidR="00C41879" w:rsidRPr="00D36400" w:rsidRDefault="00C41879" w:rsidP="005D675E">
+          <w:p w14:paraId="27AA1A66" w14:textId="4DD93BD1" w:rsidR="00C41879" w:rsidRPr="00D36400" w:rsidRDefault="00C41879" w:rsidP="005D675E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D36400">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ethical Dilemmas:  Right to Take Risks vs Right to be Safe (DSD_E1001)</w:t>
+              <w:t>Ethical Dilemmas: Right to Take Risks vs Right to be Safe (DSD_E1001)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1699616607"/>
             <w:placeholder>
               <w:docPart w:val="969FF75C9F324DE6A9C864AB679CDFBE"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="43C390EC" w14:textId="6D838905" w:rsidR="00C41879" w:rsidRPr="009701A3" w:rsidRDefault="00C41879" w:rsidP="005D675E">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -4204,50 +3601,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Introduction and Guide to Supported Decision Making (DSD_E1000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="1346519972"/>
             <w:placeholder>
               <w:docPart w:val="A20D3E0E6A55465EBD15EE82EE3F9967"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="4BBC6A19" w14:textId="18F784A3" w:rsidR="00C41879" w:rsidRPr="009701A3" w:rsidRDefault="00C41879" w:rsidP="005D675E">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -4274,50 +3672,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Person-Centered Practices in Support Planning (PCP001)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-2139560336"/>
             <w:placeholder>
               <w:docPart w:val="44741D9B71F14D27A53128E50E707DF7"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="050E0D2A" w14:textId="68CB9EED" w:rsidR="00C41879" w:rsidRPr="009701A3" w:rsidRDefault="00C41879" w:rsidP="005D675E">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -4344,50 +3743,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Working with an Interpreter (DS503)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1714333108"/>
             <w:placeholder>
               <w:docPart w:val="1E53D2E4AA4042CF94CB7A69F19B3897"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="3DBAB09D" w14:textId="398B3BDD" w:rsidR="00C41879" w:rsidRPr="009701A3" w:rsidRDefault="00C41879" w:rsidP="005D675E">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -4414,50 +3814,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Working with People Who Have Vision and Hearing Loss (CC603)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="297571074"/>
             <w:placeholder>
               <w:docPart w:val="21D4B5E7AA8941299BC21B16D2142D3A"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="4ABF22AB" w14:textId="1BBA7788" w:rsidR="00C41879" w:rsidRPr="009701A3" w:rsidRDefault="00C41879" w:rsidP="005D675E">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -4480,854 +3881,883 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006454A2">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Department of Human Services (DHS) and other Resources: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C72FF90" w14:textId="7120E1E4" w:rsidR="00C41879" w:rsidRPr="009701A3" w:rsidRDefault="00C41879" w:rsidP="00C41879">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006454A2">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Tip:</w:t>
+              <w:t>Tip</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006454A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="006454A2">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               </w:rPr>
-              <w:t xml:space="preserve">  Bookmark links below for easy reference</w:t>
+              <w:t xml:space="preserve">  Bookmark</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006454A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> links below for easy reference</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C41879" w:rsidRPr="009701A3" w14:paraId="726413FE" w14:textId="77777777" w:rsidTr="00633BEC">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12690" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23A29139" w14:textId="1355E87D" w:rsidR="00C41879" w:rsidRPr="00E63C42" w:rsidRDefault="00000000" w:rsidP="005D675E">
+          <w:p w14:paraId="23A29139" w14:textId="1355E87D" w:rsidR="00C41879" w:rsidRPr="00E63C42" w:rsidRDefault="00C41879" w:rsidP="005D675E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-              <w:r w:rsidR="00C41879" w:rsidRPr="00E63C42">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r w:rsidRPr="00E63C42">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>DHS Searchable Documents Library</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00C41879" w:rsidRPr="00E63C42">
+            <w:r w:rsidRPr="00E63C42">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (eDocs)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="273061641"/>
             <w:placeholder>
               <w:docPart w:val="FAD345A3A6364C6A82DFCE660E8A2032"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="2EA9EB09" w14:textId="4E1C8B4E" w:rsidR="00C41879" w:rsidRPr="009701A3" w:rsidRDefault="00C41879" w:rsidP="00C41879">
                 <w:pPr>
                   <w:spacing w:before="240"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00C41879" w:rsidRPr="009701A3" w14:paraId="020FDB30" w14:textId="77777777" w:rsidTr="00633BEC">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12690" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14D06E0C" w14:textId="0C44FBD5" w:rsidR="00C41879" w:rsidRPr="00E63C42" w:rsidRDefault="00000000" w:rsidP="005D675E">
+          <w:p w14:paraId="14D06E0C" w14:textId="0C44FBD5" w:rsidR="00C41879" w:rsidRPr="00E63C42" w:rsidRDefault="00C41879" w:rsidP="005D675E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-              <w:r w:rsidR="00C41879" w:rsidRPr="00E63C42">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00E63C42">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>MnIts</w:t>
               </w:r>
+              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
-            <w:r w:rsidR="00C41879" w:rsidRPr="00E63C42">
+            <w:r w:rsidRPr="00E63C42">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – verify MA eligibility</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-645286973"/>
             <w:placeholder>
               <w:docPart w:val="6871ACF62BB94D0DA5FC35209C16B7E9"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="1B1A7251" w14:textId="51BBA619" w:rsidR="00C41879" w:rsidRPr="009701A3" w:rsidRDefault="00C41879" w:rsidP="00C41879">
                 <w:pPr>
                   <w:spacing w:before="240"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00C41879" w:rsidRPr="009701A3" w14:paraId="44FABCBA" w14:textId="77777777" w:rsidTr="00633BEC">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12690" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BA2AA3C" w14:textId="3295C9BB" w:rsidR="00C41879" w:rsidRPr="00E63C42" w:rsidRDefault="00000000" w:rsidP="005D675E">
+          <w:p w14:paraId="5BA2AA3C" w14:textId="3295C9BB" w:rsidR="00C41879" w:rsidRPr="00E63C42" w:rsidRDefault="00C41879" w:rsidP="005D675E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-              <w:r w:rsidR="00C41879" w:rsidRPr="00E63C42">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r w:rsidRPr="00E63C42">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Minnesota Health Care Programs Supplies and Equipment Coverage Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="2114942017"/>
             <w:placeholder>
               <w:docPart w:val="7973CFBE5674429ABDF29FD4B80D0EEC"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="0A69943F" w14:textId="15790804" w:rsidR="00C41879" w:rsidRPr="009701A3" w:rsidRDefault="00C41879" w:rsidP="00C41879">
                 <w:pPr>
                   <w:spacing w:before="240"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00C41879" w:rsidRPr="009701A3" w14:paraId="2277E9A3" w14:textId="77777777" w:rsidTr="00633BEC">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12690" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36E2CC37" w14:textId="17F7157A" w:rsidR="00C41879" w:rsidRPr="00E63C42" w:rsidRDefault="00000000" w:rsidP="005D675E">
+          <w:p w14:paraId="36E2CC37" w14:textId="17F7157A" w:rsidR="00C41879" w:rsidRPr="00E63C42" w:rsidRDefault="00C41879" w:rsidP="005D675E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-              <w:r w:rsidR="00C41879" w:rsidRPr="00E63C42">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r w:rsidRPr="00E63C42">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Minnesota Health Care Programs Provider Manual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-116377812"/>
             <w:placeholder>
               <w:docPart w:val="646B4D97EC0447C0A30F42FC9F997CA9"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="35C13CD0" w14:textId="762B3F15" w:rsidR="00C41879" w:rsidRPr="009701A3" w:rsidRDefault="00C41879" w:rsidP="00C41879">
                 <w:pPr>
                   <w:spacing w:before="240"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00C41879" w:rsidRPr="009701A3" w14:paraId="471C40E0" w14:textId="77777777" w:rsidTr="00633BEC">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12690" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EACB092" w14:textId="59D80F0B" w:rsidR="00C41879" w:rsidRPr="00E63C42" w:rsidRDefault="00000000" w:rsidP="005D675E">
+          <w:p w14:paraId="0EACB092" w14:textId="59D80F0B" w:rsidR="00C41879" w:rsidRPr="00E63C42" w:rsidRDefault="00C41879" w:rsidP="005D675E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-              <w:r w:rsidR="00C41879" w:rsidRPr="00E63C42">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r w:rsidRPr="00E63C42">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>MinnesotaHelp.info</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="1750932126"/>
             <w:placeholder>
               <w:docPart w:val="B25CDF9EC6E84F13A5FF42E05AF1F0F1"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="11FE85A4" w14:textId="3D05DAC8" w:rsidR="00C41879" w:rsidRPr="009701A3" w:rsidRDefault="00C41879" w:rsidP="00C41879">
                 <w:pPr>
                   <w:spacing w:before="240"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00C41879" w:rsidRPr="009701A3" w14:paraId="5DE14535" w14:textId="77777777" w:rsidTr="00633BEC">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12690" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55F33533" w14:textId="50B2961D" w:rsidR="00C41879" w:rsidRPr="00E63C42" w:rsidRDefault="00000000" w:rsidP="005D675E">
+          <w:p w14:paraId="55F33533" w14:textId="50B2961D" w:rsidR="00C41879" w:rsidRPr="00E63C42" w:rsidRDefault="00C41879" w:rsidP="005D675E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-              <w:r w:rsidR="00C41879" w:rsidRPr="00E63C42">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r w:rsidRPr="00E63C42">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>UCare Care Management and Care Coordination Home Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-356516874"/>
             <w:placeholder>
               <w:docPart w:val="DDA754A0EE4C414B83A29225BAAE0A03"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="6E4CBFBD" w14:textId="3BB5DCE7" w:rsidR="00C41879" w:rsidRPr="009701A3" w:rsidRDefault="00C41879" w:rsidP="00C41879">
                 <w:pPr>
                   <w:spacing w:before="240"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00C41879" w:rsidRPr="009701A3" w14:paraId="628C4374" w14:textId="77777777" w:rsidTr="00633BEC">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12690" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63E9AF39" w14:textId="64D29317" w:rsidR="00C41879" w:rsidRPr="00E63C42" w:rsidRDefault="00000000" w:rsidP="005D675E">
+          <w:p w14:paraId="63E9AF39" w14:textId="64D29317" w:rsidR="00C41879" w:rsidRPr="00E63C42" w:rsidRDefault="00C41879" w:rsidP="005D675E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-              <w:r w:rsidR="00C41879" w:rsidRPr="00E63C42">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r w:rsidRPr="00E63C42">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>DHS SNBC Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1805926642"/>
             <w:placeholder>
               <w:docPart w:val="72DC37B8EA1A48BABB5F0789475B2AFA"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="16F3FBE5" w14:textId="74C8A2ED" w:rsidR="00C41879" w:rsidRPr="009701A3" w:rsidRDefault="00C41879" w:rsidP="00C41879">
                 <w:pPr>
                   <w:spacing w:before="240"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00C41879" w:rsidRPr="009701A3" w14:paraId="037B9CCE" w14:textId="77777777" w:rsidTr="00633BEC">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12690" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4043372D" w14:textId="00D4226A" w:rsidR="00C41879" w:rsidRPr="00E63C42" w:rsidRDefault="00000000" w:rsidP="005D675E">
+          <w:p w14:paraId="4043372D" w14:textId="00D4226A" w:rsidR="00C41879" w:rsidRPr="00E63C42" w:rsidRDefault="00C41879" w:rsidP="005D675E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-              <w:r w:rsidR="00C41879" w:rsidRPr="00E63C42">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00E63C42">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>HousingLink</w:t>
               </w:r>
+              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1162004096"/>
             <w:placeholder>
               <w:docPart w:val="771F14171493407896FDF2189D66F36B"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="6DA8876C" w14:textId="123DF086" w:rsidR="00C41879" w:rsidRPr="009701A3" w:rsidRDefault="00C41879" w:rsidP="00C41879">
                 <w:pPr>
                   <w:spacing w:before="240"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00C41879" w:rsidRPr="009701A3" w14:paraId="2F0EBB49" w14:textId="77777777" w:rsidTr="00633BEC">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12690" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E8C3BEE" w14:textId="5ED7C5C4" w:rsidR="00C41879" w:rsidRPr="00E63C42" w:rsidRDefault="00000000" w:rsidP="005D675E">
+          <w:p w14:paraId="5E8C3BEE" w14:textId="5ED7C5C4" w:rsidR="00C41879" w:rsidRPr="00E63C42" w:rsidRDefault="00C41879" w:rsidP="005D675E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-              <w:r w:rsidR="00C41879" w:rsidRPr="00E63C42">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r w:rsidRPr="00E63C42">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Disability Hub MN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-337309994"/>
             <w:placeholder>
               <w:docPart w:val="F59D517E11E8488EA3DEFE6C43FE23D0"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="44E3F613" w14:textId="744408AA" w:rsidR="00C41879" w:rsidRPr="009701A3" w:rsidRDefault="00C41879" w:rsidP="00C41879">
                 <w:pPr>
                   <w:spacing w:before="240"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009701A3">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Date (click here)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="118C1106" w14:textId="77777777" w:rsidR="000A434C" w:rsidRPr="009701A3" w:rsidRDefault="000A434C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000A434C" w:rsidRPr="009701A3" w:rsidSect="00F93690">
-      <w:headerReference w:type="default" r:id="rId63"/>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:headerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FE8ECF7" w14:textId="77777777" w:rsidR="00206C73" w:rsidRDefault="00206C73" w:rsidP="005C379C">
+    <w:p w14:paraId="01A2447C" w14:textId="77777777" w:rsidR="00947D41" w:rsidRDefault="00947D41" w:rsidP="005C379C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6002301F" w14:textId="77777777" w:rsidR="00206C73" w:rsidRDefault="00206C73" w:rsidP="005C379C">
+    <w:p w14:paraId="6D05789D" w14:textId="77777777" w:rsidR="00947D41" w:rsidRDefault="00947D41" w:rsidP="005C379C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="58BB26A0" w14:textId="77777777" w:rsidR="00206C73" w:rsidRDefault="00206C73">
+    <w:p w14:paraId="0DC3FEDC" w14:textId="77777777" w:rsidR="00947D41" w:rsidRDefault="00947D41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
+    <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="020B0606030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="553686B0" w14:textId="04729013" w:rsidR="00D13E15" w:rsidRPr="009701A3" w:rsidRDefault="00D13E15">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="553686B0" w14:textId="7CF98C26" w:rsidR="00D13E15" w:rsidRPr="009701A3" w:rsidRDefault="00D13E15">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00386A0C">
       <w:rPr>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>*</w:t>
     </w:r>
     <w:r w:rsidRPr="009701A3">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Required t</w:t>
     </w:r>
     <w:r w:rsidR="00BA66CD" w:rsidRPr="009701A3">
       <w:rPr>
@@ -5369,120 +4799,96 @@
       <w:rPr>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="004F0893">
       <w:rPr>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="004F0893">
       <w:rPr>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00FF7750" w:rsidRPr="009701A3">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Revised </w:t>
     </w:r>
-    <w:r w:rsidR="00900CBD">
+    <w:r w:rsidR="007154D4">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>7</w:t>
-[...23 lines deleted...]
-      <w:t>.24</w:t>
+      <w:t>2/18/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37EC6763" w14:textId="77777777" w:rsidR="00206C73" w:rsidRDefault="00206C73" w:rsidP="005C379C">
+    <w:p w14:paraId="75213595" w14:textId="77777777" w:rsidR="00947D41" w:rsidRDefault="00947D41" w:rsidP="005C379C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A3DDE1C" w14:textId="77777777" w:rsidR="00206C73" w:rsidRDefault="00206C73" w:rsidP="005C379C">
+    <w:p w14:paraId="38EE8E68" w14:textId="77777777" w:rsidR="00947D41" w:rsidRDefault="00947D41" w:rsidP="005C379C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="236E6F86" w14:textId="77777777" w:rsidR="00206C73" w:rsidRDefault="00206C73">
+    <w:p w14:paraId="6F9267E4" w14:textId="77777777" w:rsidR="00947D41" w:rsidRDefault="00947D41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2C3301A8" w14:textId="706A4D14" w:rsidR="005C379C" w:rsidRDefault="006361D7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E5841CC" wp14:editId="494088FF">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-190500</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1746250" cy="463579"/>
           <wp:effectExtent l="0" t="0" r="6350" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="6" name="Picture 6"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -5594,81 +5000,81 @@
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent5"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="accent5"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="4DABD119" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="667.3pt,10.5pt" to="1385.8pt,11.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzUES+qwEAAKIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tOHDEQvCPlHyzf2XkQQhjtLAdQcokS&#10;FAh342nvWPJLtrMz+/dp9y5DlCAhIS6WH13VXdXt9dVsDdtBTNq7njermjNw0g/abXv+6/7L6WfO&#10;UhZuEMY76PkeEr/afDhZT6GD1o/eDBAZkrjUTaHnY86hq6okR7AirXwAh4/KRysyHuO2GqKYkN2a&#10;qq3rT9Xk4xCil5AS3t4cHvmG+JUCmX8olSAz03OsLdMaaX0sa7VZi24bRRi1PJYh3lCFFdph0oXq&#10;RmTBfkf9H5XVMvrkVV5JbyuvlJZAGlBNU/+j5m4UAUgLmpPCYlN6P1r5fXftbiPaMIXUpXAbi4pZ&#10;RcuU0eEBe0q6sFI2k237xTaYM5N4edm0Hy/P0V2Jb017UZOt1YGm0IWY8lfwlpVNz412RZXoxO5b&#10;ypgaQ59C8PBcCO3y3kAJNu4nKKYHTHhGaJoRuDaR7QR2V0gJLp+XjiIfRReY0sYswPp14DG+QIHm&#10;ZwG3r4MXBGX2Li9gq52PLxHkuTmWrA7xTw4cdBcLHv2wpxaRNTgIpPA4tGXS/j4T/Plrbf4AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCw5tPG3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT8MwDMXv&#10;SHyHyEjcWLoOMVSaToDYASGksXHg6Dam7Wicqkm37tvjneDkP8967+d8NblOHWgIrWcD81kCirjy&#10;tuXawOdufXMPKkRki51nMnCiAKvi8iLHzPojf9BhG2slJhwyNNDE2Gdah6ohh2Hme2LRvv3gMMo4&#10;1NoOeBRz1+k0Se60w5YlocGenhuqfrajM/CavvPpZaef7HqTfC3LfbnH8c2Y66vp8QFUpCn+HcMZ&#10;X9ChEKbSj2yD6gzII9FAOpd6Vm8XS+lK2SwS0EWu//MXvwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDzUES+qwEAAKIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQCw5tPG3QAAAAcBAAAPAAAAAAAAAAAAAAAAAAUEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAADwUAAAAA&#10;" strokecolor="#5b9bd5 [3208]" strokeweight="1.5pt">
+            <v:line w14:anchorId="731C81C5" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="667.3pt,10.5pt" to="1385.8pt,11.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzUES+qwEAAKIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tOHDEQvCPlHyzf2XkQQhjtLAdQcokS&#10;FAh342nvWPJLtrMz+/dp9y5DlCAhIS6WH13VXdXt9dVsDdtBTNq7njermjNw0g/abXv+6/7L6WfO&#10;UhZuEMY76PkeEr/afDhZT6GD1o/eDBAZkrjUTaHnY86hq6okR7AirXwAh4/KRysyHuO2GqKYkN2a&#10;qq3rT9Xk4xCil5AS3t4cHvmG+JUCmX8olSAz03OsLdMaaX0sa7VZi24bRRi1PJYh3lCFFdph0oXq&#10;RmTBfkf9H5XVMvrkVV5JbyuvlJZAGlBNU/+j5m4UAUgLmpPCYlN6P1r5fXftbiPaMIXUpXAbi4pZ&#10;RcuU0eEBe0q6sFI2k237xTaYM5N4edm0Hy/P0V2Jb017UZOt1YGm0IWY8lfwlpVNz412RZXoxO5b&#10;ypgaQ59C8PBcCO3y3kAJNu4nKKYHTHhGaJoRuDaR7QR2V0gJLp+XjiIfRReY0sYswPp14DG+QIHm&#10;ZwG3r4MXBGX2Li9gq52PLxHkuTmWrA7xTw4cdBcLHv2wpxaRNTgIpPA4tGXS/j4T/Plrbf4AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCw5tPG3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT8MwDMXv&#10;SHyHyEjcWLoOMVSaToDYASGksXHg6Dam7Wicqkm37tvjneDkP8967+d8NblOHWgIrWcD81kCirjy&#10;tuXawOdufXMPKkRki51nMnCiAKvi8iLHzPojf9BhG2slJhwyNNDE2Gdah6ohh2Hme2LRvv3gMMo4&#10;1NoOeBRz1+k0Se60w5YlocGenhuqfrajM/CavvPpZaef7HqTfC3LfbnH8c2Y66vp8QFUpCn+HcMZ&#10;X9ChEKbSj2yD6gzII9FAOpd6Vm8XS+lK2SwS0EWu//MXvwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDzUES+qwEAAKIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQCw5tPG3QAAAAcBAAAPAAAAAAAAAAAAAAAAAAUEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAADwUAAAAA&#10;" strokecolor="#5b9bd5 [3208]" strokeweight="1.5pt">
               <v:stroke joinstyle="miter"/>
               <w10:wrap anchorx="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="6B2B61BF" w14:textId="77777777" w:rsidR="005C379C" w:rsidRDefault="005C379C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:textHash int2:hashCode="VcKSJVtkHDlQXV" int2:id="WsEDFtjg">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D274262"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D14BB90"/>
     <w:lvl w:ilvl="0" w:tplc="AD8C50A0">
       <w:start w:val="2024"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cs="Open Sans" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5860,280 +5266,307 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6165" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="308560610">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1140264382">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="aGV6LDg9AezJOIJ3bFmjMiLiuF3aTV+EHb2AS8GWtM6BrwGKCPrr8Av+kjndZ9RdQSoMHrl7YDbaj0VRMKoJNA==" w:salt="hgo+x98Rf9l942AKyk42oQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00ED6E4B"/>
     <w:rsid w:val="000145C4"/>
     <w:rsid w:val="00026B66"/>
     <w:rsid w:val="00036C99"/>
     <w:rsid w:val="00064EDE"/>
     <w:rsid w:val="00080CC1"/>
+    <w:rsid w:val="00083146"/>
     <w:rsid w:val="00094624"/>
     <w:rsid w:val="00094EC7"/>
     <w:rsid w:val="000A434C"/>
     <w:rsid w:val="000B098D"/>
     <w:rsid w:val="000D2D89"/>
+    <w:rsid w:val="000D70AE"/>
+    <w:rsid w:val="0011099D"/>
     <w:rsid w:val="0012007E"/>
     <w:rsid w:val="0014754F"/>
     <w:rsid w:val="00154514"/>
     <w:rsid w:val="00157EE3"/>
     <w:rsid w:val="00164B22"/>
     <w:rsid w:val="0017053E"/>
     <w:rsid w:val="0017652A"/>
     <w:rsid w:val="0019321C"/>
     <w:rsid w:val="001A0E4A"/>
     <w:rsid w:val="001A5728"/>
     <w:rsid w:val="001B295C"/>
     <w:rsid w:val="001C34E5"/>
     <w:rsid w:val="001E3473"/>
     <w:rsid w:val="00206C73"/>
+    <w:rsid w:val="0021015E"/>
     <w:rsid w:val="00217E89"/>
     <w:rsid w:val="002268E1"/>
     <w:rsid w:val="002465FA"/>
     <w:rsid w:val="002544FF"/>
     <w:rsid w:val="00255DE2"/>
     <w:rsid w:val="00270EB6"/>
     <w:rsid w:val="002728EB"/>
     <w:rsid w:val="0027632A"/>
     <w:rsid w:val="002935CF"/>
     <w:rsid w:val="002A248A"/>
     <w:rsid w:val="002B02EC"/>
     <w:rsid w:val="002B0CA4"/>
+    <w:rsid w:val="002C5397"/>
     <w:rsid w:val="002D10EA"/>
     <w:rsid w:val="002D35D7"/>
     <w:rsid w:val="002E6363"/>
     <w:rsid w:val="0031332D"/>
     <w:rsid w:val="0034202A"/>
     <w:rsid w:val="003442F6"/>
+    <w:rsid w:val="00355209"/>
     <w:rsid w:val="00361A38"/>
     <w:rsid w:val="003738E4"/>
     <w:rsid w:val="0038025A"/>
     <w:rsid w:val="003805A2"/>
     <w:rsid w:val="003837B5"/>
     <w:rsid w:val="00386A0C"/>
     <w:rsid w:val="003A2B7D"/>
     <w:rsid w:val="003B21CD"/>
     <w:rsid w:val="003C23C4"/>
     <w:rsid w:val="003C3DE7"/>
     <w:rsid w:val="003F40F8"/>
+    <w:rsid w:val="003F68A1"/>
     <w:rsid w:val="003F6A2A"/>
     <w:rsid w:val="00402C37"/>
     <w:rsid w:val="00435652"/>
     <w:rsid w:val="004442E5"/>
     <w:rsid w:val="00452553"/>
     <w:rsid w:val="00455C32"/>
     <w:rsid w:val="0046621B"/>
     <w:rsid w:val="00486B5D"/>
     <w:rsid w:val="00487D51"/>
     <w:rsid w:val="004B1984"/>
     <w:rsid w:val="004C0BC0"/>
+    <w:rsid w:val="004D3A2B"/>
     <w:rsid w:val="004F0893"/>
     <w:rsid w:val="004F21B2"/>
     <w:rsid w:val="00503235"/>
     <w:rsid w:val="00507B14"/>
+    <w:rsid w:val="00517624"/>
     <w:rsid w:val="0053032B"/>
+    <w:rsid w:val="00531BA2"/>
+    <w:rsid w:val="0053290E"/>
     <w:rsid w:val="005334FF"/>
+    <w:rsid w:val="005546AE"/>
     <w:rsid w:val="005757F4"/>
     <w:rsid w:val="00584856"/>
     <w:rsid w:val="005A539F"/>
     <w:rsid w:val="005B1E4F"/>
     <w:rsid w:val="005B1ED4"/>
     <w:rsid w:val="005B35E8"/>
     <w:rsid w:val="005B7A7B"/>
     <w:rsid w:val="005C379C"/>
     <w:rsid w:val="005D675E"/>
+    <w:rsid w:val="005D7789"/>
     <w:rsid w:val="005E168B"/>
     <w:rsid w:val="005F2BCA"/>
     <w:rsid w:val="00603234"/>
     <w:rsid w:val="0060707B"/>
     <w:rsid w:val="0061263A"/>
     <w:rsid w:val="006138F7"/>
     <w:rsid w:val="00623469"/>
     <w:rsid w:val="00633BEC"/>
     <w:rsid w:val="006361D7"/>
     <w:rsid w:val="006454A2"/>
     <w:rsid w:val="00650EB5"/>
     <w:rsid w:val="0068297F"/>
+    <w:rsid w:val="00683E82"/>
     <w:rsid w:val="006873D1"/>
     <w:rsid w:val="00692B75"/>
+    <w:rsid w:val="006935F7"/>
     <w:rsid w:val="006972C3"/>
+    <w:rsid w:val="006A3943"/>
     <w:rsid w:val="006C0EF2"/>
     <w:rsid w:val="006C2332"/>
+    <w:rsid w:val="006F36C2"/>
     <w:rsid w:val="00704729"/>
+    <w:rsid w:val="007154D4"/>
     <w:rsid w:val="0072148D"/>
     <w:rsid w:val="007223A1"/>
     <w:rsid w:val="00742267"/>
     <w:rsid w:val="00752D35"/>
     <w:rsid w:val="007724C5"/>
     <w:rsid w:val="00776F87"/>
     <w:rsid w:val="00793B61"/>
     <w:rsid w:val="007957C1"/>
     <w:rsid w:val="007C6994"/>
     <w:rsid w:val="008474B4"/>
     <w:rsid w:val="008C2E21"/>
     <w:rsid w:val="008D5408"/>
+    <w:rsid w:val="008D7A99"/>
     <w:rsid w:val="008F0343"/>
     <w:rsid w:val="008F6B7A"/>
     <w:rsid w:val="00900CBD"/>
     <w:rsid w:val="00901D10"/>
     <w:rsid w:val="00912B7D"/>
     <w:rsid w:val="00914043"/>
     <w:rsid w:val="009159CA"/>
     <w:rsid w:val="00915DEE"/>
     <w:rsid w:val="00924AA5"/>
     <w:rsid w:val="00925947"/>
     <w:rsid w:val="00931F7C"/>
     <w:rsid w:val="0093398F"/>
+    <w:rsid w:val="00947495"/>
     <w:rsid w:val="009478A0"/>
+    <w:rsid w:val="00947D41"/>
     <w:rsid w:val="00957E96"/>
     <w:rsid w:val="00966C67"/>
     <w:rsid w:val="00967739"/>
     <w:rsid w:val="009701A3"/>
     <w:rsid w:val="00986CAF"/>
     <w:rsid w:val="00991C45"/>
     <w:rsid w:val="009F717C"/>
     <w:rsid w:val="00A23F5A"/>
     <w:rsid w:val="00A33241"/>
     <w:rsid w:val="00A43095"/>
     <w:rsid w:val="00A43FFF"/>
     <w:rsid w:val="00A51F3B"/>
+    <w:rsid w:val="00A71EC1"/>
     <w:rsid w:val="00A75382"/>
     <w:rsid w:val="00A81DB7"/>
     <w:rsid w:val="00AA1FCB"/>
     <w:rsid w:val="00AC2CE0"/>
     <w:rsid w:val="00AD5C82"/>
     <w:rsid w:val="00AE360A"/>
     <w:rsid w:val="00B07E5C"/>
     <w:rsid w:val="00B15BC1"/>
     <w:rsid w:val="00B35577"/>
     <w:rsid w:val="00B43E67"/>
     <w:rsid w:val="00B47DBF"/>
     <w:rsid w:val="00B70143"/>
     <w:rsid w:val="00B71384"/>
     <w:rsid w:val="00B92511"/>
     <w:rsid w:val="00BA0ED4"/>
     <w:rsid w:val="00BA6228"/>
     <w:rsid w:val="00BA66CD"/>
+    <w:rsid w:val="00BB2414"/>
+    <w:rsid w:val="00BC6D67"/>
     <w:rsid w:val="00C01D63"/>
     <w:rsid w:val="00C076C6"/>
     <w:rsid w:val="00C10DCB"/>
     <w:rsid w:val="00C27723"/>
     <w:rsid w:val="00C35CD2"/>
     <w:rsid w:val="00C41879"/>
     <w:rsid w:val="00C46127"/>
     <w:rsid w:val="00C641FD"/>
     <w:rsid w:val="00C64783"/>
     <w:rsid w:val="00C72F8C"/>
     <w:rsid w:val="00C9005F"/>
     <w:rsid w:val="00C93B49"/>
     <w:rsid w:val="00C945C7"/>
     <w:rsid w:val="00CA31C0"/>
     <w:rsid w:val="00CC3E0D"/>
     <w:rsid w:val="00CE358B"/>
     <w:rsid w:val="00D13E15"/>
     <w:rsid w:val="00D229B2"/>
     <w:rsid w:val="00D235F9"/>
     <w:rsid w:val="00D2500A"/>
     <w:rsid w:val="00D30129"/>
     <w:rsid w:val="00D33F9D"/>
     <w:rsid w:val="00D354FD"/>
     <w:rsid w:val="00D36400"/>
     <w:rsid w:val="00D42D2C"/>
     <w:rsid w:val="00D501F7"/>
     <w:rsid w:val="00D56271"/>
     <w:rsid w:val="00D57D43"/>
     <w:rsid w:val="00D70ED7"/>
+    <w:rsid w:val="00D812E8"/>
     <w:rsid w:val="00D85028"/>
+    <w:rsid w:val="00DA517C"/>
     <w:rsid w:val="00DB0062"/>
     <w:rsid w:val="00DC5F6C"/>
     <w:rsid w:val="00DD070A"/>
     <w:rsid w:val="00DD3161"/>
     <w:rsid w:val="00DD4715"/>
     <w:rsid w:val="00DD4F5F"/>
     <w:rsid w:val="00DE0AFA"/>
     <w:rsid w:val="00DE143D"/>
     <w:rsid w:val="00E02B86"/>
     <w:rsid w:val="00E23565"/>
     <w:rsid w:val="00E24D54"/>
     <w:rsid w:val="00E47364"/>
     <w:rsid w:val="00E63C42"/>
     <w:rsid w:val="00E7671A"/>
     <w:rsid w:val="00E9446B"/>
     <w:rsid w:val="00E9543E"/>
     <w:rsid w:val="00EA733B"/>
     <w:rsid w:val="00EB2BEC"/>
     <w:rsid w:val="00EB3CA1"/>
     <w:rsid w:val="00EC2DAD"/>
+    <w:rsid w:val="00EC3A2F"/>
     <w:rsid w:val="00ED49E3"/>
     <w:rsid w:val="00ED646C"/>
     <w:rsid w:val="00ED6E4B"/>
     <w:rsid w:val="00EF4F71"/>
     <w:rsid w:val="00F00318"/>
     <w:rsid w:val="00F345ED"/>
     <w:rsid w:val="00F4280D"/>
     <w:rsid w:val="00F6662C"/>
     <w:rsid w:val="00F74EE5"/>
     <w:rsid w:val="00F93690"/>
     <w:rsid w:val="00F97CAD"/>
     <w:rsid w:val="00FA2D72"/>
     <w:rsid w:val="00FA4874"/>
     <w:rsid w:val="00FC4E75"/>
     <w:rsid w:val="00FE12F1"/>
     <w:rsid w:val="00FF7750"/>
     <w:rsid w:val="03475E53"/>
     <w:rsid w:val="0E0A3172"/>
     <w:rsid w:val="1066283F"/>
     <w:rsid w:val="124F2478"/>
     <w:rsid w:val="125FCE20"/>
     <w:rsid w:val="1D7847CE"/>
     <w:rsid w:val="1F058244"/>
     <w:rsid w:val="20CCD930"/>
     <w:rsid w:val="28209B0E"/>
@@ -6163,51 +5596,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="51D47265"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B611B48C-BF13-4894-B9FD-BA66E24E48A1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6775,104 +6208,85 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004B1984"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0014754F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00947495"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/care-coordination-trainings" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?course=dsd&amp;code=MNCH910" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/benefits-perks-and-member-handouts" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mn-its.dhs.state.mn.us/gatewayweb/login" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId68" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/ucare-connect-connect-medicare-care-coordination-resources" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-securitytraining.dhs.mn.gov/Account/Login" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/benefits-perks-resources" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/care-coordination-trainings" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhs.state.mn.us/main/idcplg?IdcService=GET_DYNAMIC_CONVERSION&amp;RevisionSelectionMethod=LatestReleased&amp;dDocName=Training" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?course=dsd&amp;code=MNCH920" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/benefits-perks-and-member-handouts" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrationtraining.dhs.state.mn.us/?BusinessUnitID=18" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minnesotahelp.info/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.housinglink.org/Home" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/care-management-manual" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/care-coordination-trainings" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhs.state.mn.us/main/idcplg?IdcService=GET_DYNAMIC_CONVERSION&amp;RevisionSelectionMethod=LatestReleased&amp;dDocName=dhs-330139" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?course=dsd&amp;code=MNCH911" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucare.webex.com/webappng/sites/ucare/recording/ca86982bb5ff103babfa005056811dc3/playback" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mn.gov/dhs/assets/medical-supply-coverage-guide_tcm1053-293319.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?course=dsd&amp;code=MNCH920" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/model-of-care-training-for-care-coordinators" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?course=dsd&amp;code=MNCH900" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/benefits-perks-and-member-handouts" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/care-coordination-news" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/benefits-perks-and-member-handouts" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mn.gov/dhs/general-public/publications-forms-resources/edocs/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://disabilityhubmn.org/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/care-coordination-trainings" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/care-coordination-trainings" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?course=dsd&amp;code=MNCH920" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhs.state.mn.us/main/idcplg?IdcService=GET_DYNAMIC_CONVERSION&amp;RevisionSelectionMethod=LatestReleased&amp;dDocName=dhs16_157386" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnchoices-v3-697a8-sts.auth.us-east-1.amazoncognito.com/login?client_id=3390u3de7s60fpn38tbu51pgbr&amp;redirect_uri=https%3A%2F%2Fmnchoices-trn-carity.feisystemsh2env.com%2F&amp;response_type=code&amp;scope=openid%20profile%20aws.cognito.signin.user.admin&amp;nonce=5d46eae82b1e11d5114b817069dde2c14dMeXS0Eu&amp;state=a51b7c386b0daaf341ceb028bed58d670e6aMLgsK&amp;code_challenge=C7ZkQIGqGr8CWPZz-klVQ5LWRAVo0_JsdEUo7eSZSho&amp;code_challenge_method=S256" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhs.state.mn.us/main/idcplg?IdcService=GET_DYNAMIC_CONVERSION&amp;RevisionSelectionMethod=LatestReleased&amp;dDocName=Training" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mn.gov/dhs/people-we-serve/people-with-disabilities/health-care/health-care-programs/programs-and-services/snbc.jsp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/care-coordination-trainings" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/benefits-perks-and-member-handouts" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucm-p-001.sitecorecontenthub.cloud/api/public/content/cc_manual_connect.pdf?v=5c6a42f3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/care-coordination-trainings" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?course=dsd&amp;code=MNCH920" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucare.webex.com/webappng/sites/ucare/recording/ca86982bb5ff103babfa005056811dc3/playback" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mn.gov/dhs/general-public/publications-forms-resources/edocs/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhs.state.mn.us/main/idcplg?IdcService=GET_DYNAMIC_CONVERSION&amp;RevisionSelectionMethod=LatestReleased&amp;dDocName=dhs16_157386" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://disabilityhubmn.org/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnchoices-v3-697a8-sts.auth.us-east-1.amazoncognito.com/login?client_id=3390u3de7s60fpn38tbu51pgbr&amp;redirect_uri=https%3A%2F%2Fmnchoices-trn-carity.feisystemsh2env.com%2F&amp;response_type=code&amp;scope=openid%20profile%20aws.cognito.signin.user.admin&amp;nonce=5d46eae82b1e11d5114b817069dde2c14dMeXS0Eu&amp;state=a51b7c386b0daaf341ceb028bed58d670e6aMLgsK&amp;code_challenge=C7ZkQIGqGr8CWPZz-klVQ5LWRAVo0_JsdEUo7eSZSho&amp;code_challenge_method=S256" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/benefits-perks-resources" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/care-coordination-trainings" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?course=dsd&amp;code=MNCH910" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucm-p-001.sitecorecontenthub.cloud/api/public/content/connect_additionalsupplementbenefits.pdf?v=f8fad1d8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhs.state.mn.us/main/idcplg?IdcService=GET_DYNAMIC_CONVERSION&amp;RevisionSelectionMethod=LatestReleased&amp;dDocName=Training" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mn.gov/dhs/people-we-serve/people-with-disabilities/health-care/health-care-programs/programs-and-services/snbc.jsp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/care-coordination-trainings" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/care-coordination-trainings" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-securitytraining.dhs.mn.gov/Account/Login" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhs.state.mn.us/main/idcplg?IdcService=GET_DYNAMIC_CONVERSION&amp;RevisionSelectionMethod=LatestReleased&amp;dDocName=Training" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?course=dsd&amp;code=MNCH920" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mn-its.dhs.state.mn.us/gatewayweb/login" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minnesotahelp.info/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/care-coordination-trainings" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/care-coordination-trainings" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?course=dsd&amp;code=MNCH911" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrationtraining.dhs.state.mn.us/?BusinessUnitID=18" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucm-p-001.sitecorecontenthub.cloud/api/public/content/connect_connectplus_transfermembermnchoicesprocessflow.pdf?v=0909f416" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.housinglink.org/Home" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/ucare-connect-connect-medicare-care-coordination-resources" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhs.state.mn.us/main/idcplg?IdcService=GET_DYNAMIC_CONVERSION&amp;RevisionSelectionMethod=LatestReleased&amp;dDocName=dhs-330139" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/benefits-perks-and-member-handouts" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mn.gov/dhs/assets/medical-supply-coverage-guide_tcm1053-293319.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?course=dsd&amp;code=MNCH900" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pathlore.dhs.mn.gov/stc/dsd/psciis.dll?course=dsd&amp;code=MNCH920" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/care-coordination-news" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
-    <w:docPart>
-[...27 lines deleted...]
-    </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4A9D23F9323E40138520AF5B12F83733"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4B9224A3-17A4-43D3-9C3B-8CD35941AAF4}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00591A59" w:rsidRDefault="002D10EA" w:rsidP="002D10EA">
           <w:pPr>
             <w:pStyle w:val="4A9D23F9323E40138520AF5B12F83733"/>
           </w:pPr>
           <w:r w:rsidRPr="00B40565">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
@@ -7121,137 +6535,50 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{816C352B-2F6E-4C95-BF1A-EA19479577A1}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00887F2A" w:rsidRDefault="00BD41D5" w:rsidP="00BD41D5">
           <w:pPr>
             <w:pStyle w:val="01E47F7646BD4378AEB47C0F444B5D75"/>
           </w:pPr>
           <w:r w:rsidRPr="00B40565">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="43D162F21B574A7F912225DF4F321817"/>
-[...85 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="D3DDA092A365418C8C8A9003E0FED056"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{08CD32B2-6F6C-43DE-8D87-1137D2F79003}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00887F2A" w:rsidRDefault="00BD41D5" w:rsidP="00BD41D5">
           <w:pPr>
             <w:pStyle w:val="D3DDA092A365418C8C8A9003E0FED056"/>
           </w:pPr>
           <w:r w:rsidRPr="00B40565">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
@@ -7283,79 +6610,50 @@
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9C3AF8FFFD9C46FC89A9130F36F2A98D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B6322370-EACE-46F9-9570-3BE9C31DDFDA}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00887F2A" w:rsidRDefault="00BD41D5" w:rsidP="00BD41D5">
           <w:pPr>
             <w:pStyle w:val="9C3AF8FFFD9C46FC89A9130F36F2A98D"/>
-          </w:pPr>
-[...27 lines deleted...]
-            <w:pStyle w:val="FA09AA36D05C46ACAE1C6035D2121E33"/>
           </w:pPr>
           <w:r w:rsidRPr="00B40565">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="99B89D6FDF3A4AB5818342DD0B39CB31"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{653C2388-CDB4-4A30-9479-79AF56C27E2F}"/>
       </w:docPartPr>
@@ -7817,79 +7115,50 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{ABA5E36E-B84D-499A-9559-0B664210471B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00887F2A" w:rsidRDefault="00BD41D5" w:rsidP="00BD41D5">
           <w:pPr>
             <w:pStyle w:val="BADC03B284D24DF9A7DB85A59BC5F474"/>
           </w:pPr>
           <w:r w:rsidRPr="00B40565">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="A151440C7A034711BF40AC00BF2D21D0"/>
-[...27 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="8B13D3BF487B427ABE7428DE9395A88F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B4D70DFD-BB32-4C5F-B0A6-26E9A7BB8111}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00887F2A" w:rsidRDefault="00BD41D5" w:rsidP="00BD41D5">
           <w:pPr>
             <w:pStyle w:val="8B13D3BF487B427ABE7428DE9395A88F"/>
           </w:pPr>
           <w:r w:rsidRPr="00B40565">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
@@ -7921,79 +7190,50 @@
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F43D44B797944533BB4BF035EDFC1817"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CB4F3901-1DCC-4585-A3BE-4C16B224BED3}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00887F2A" w:rsidRDefault="00BD41D5" w:rsidP="00BD41D5">
           <w:pPr>
             <w:pStyle w:val="F43D44B797944533BB4BF035EDFC1817"/>
-          </w:pPr>
-[...27 lines deleted...]
-            <w:pStyle w:val="CE80A573DF574502B6ECE8F52CD91C18"/>
           </w:pPr>
           <w:r w:rsidRPr="00B40565">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D473213FDE304D7D80196EFC76B27C8B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5724DDE7-A589-4AEC-92E7-9ACC8E5D732F}"/>
       </w:docPartPr>
@@ -8165,79 +7405,50 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{484897DD-0A22-4815-A237-20F62675E9A7}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00F675B0" w:rsidRDefault="00887F2A">
           <w:pPr>
             <w:pStyle w:val="9A433E5E10A240AC8EC1853C19242582"/>
           </w:pPr>
           <w:r w:rsidRPr="00B40565">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="BAE2C0BC98174945962A41E49C8B80D9"/>
-[...27 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="2C0EFCF42EC341F2B46EF9FECB1AC446"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4838461E-2FA1-4EFC-BC1D-EC4568EF1077}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00F675B0" w:rsidRDefault="00887F2A">
           <w:pPr>
             <w:pStyle w:val="2C0EFCF42EC341F2B46EF9FECB1AC446"/>
           </w:pPr>
           <w:r w:rsidRPr="00B40565">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
@@ -8295,183 +7506,232 @@
           <w:r w:rsidRPr="00B40565">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C696362D8C2B466FA25CDAF79516343D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D6044BA6-A3FC-4B97-B18C-95D213D1496E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="009C6802" w:rsidP="009C6802">
+        <w:p w:rsidR="00D75919" w:rsidRDefault="009C6802" w:rsidP="009C6802">
           <w:pPr>
             <w:pStyle w:val="C696362D8C2B466FA25CDAF79516343D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B40565">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="382233EE93D34CB1BC623ABB3C1F38E3"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{18E16682-5527-4413-B634-DBA616C824B2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00EC2276" w:rsidRDefault="00D75919" w:rsidP="00D75919">
+          <w:pPr>
+            <w:pStyle w:val="382233EE93D34CB1BC623ABB3C1F38E3"/>
           </w:pPr>
           <w:r w:rsidRPr="00B40565">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
+    <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="020B0606030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C72D95"/>
     <w:rsid w:val="000409E2"/>
     <w:rsid w:val="001C42F8"/>
     <w:rsid w:val="002D10EA"/>
     <w:rsid w:val="002D7FD2"/>
     <w:rsid w:val="002F1ECB"/>
     <w:rsid w:val="0032007D"/>
+    <w:rsid w:val="003D2B1D"/>
     <w:rsid w:val="004A2C7D"/>
     <w:rsid w:val="004F12E9"/>
     <w:rsid w:val="005012A9"/>
     <w:rsid w:val="00526942"/>
     <w:rsid w:val="00591A59"/>
     <w:rsid w:val="0061103F"/>
+    <w:rsid w:val="006A3943"/>
+    <w:rsid w:val="006F36C2"/>
     <w:rsid w:val="007945EA"/>
     <w:rsid w:val="00862EE1"/>
     <w:rsid w:val="00887F2A"/>
     <w:rsid w:val="008F213F"/>
     <w:rsid w:val="009C6802"/>
+    <w:rsid w:val="00A71EC1"/>
     <w:rsid w:val="00BD41D5"/>
     <w:rsid w:val="00BF41FB"/>
     <w:rsid w:val="00C51F64"/>
     <w:rsid w:val="00C72D95"/>
+    <w:rsid w:val="00D75919"/>
+    <w:rsid w:val="00EC2276"/>
     <w:rsid w:val="00F675B0"/>
+    <w:rsid w:val="00F71AF4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8857,51 +8117,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009C6802"/>
+    <w:rsid w:val="00D75919"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1B7966F654E143388DA27D4AFFEDD8C3">
     <w:name w:val="1B7966F654E143388DA27D4AFFEDD8C3"/>
     <w:rsid w:val="002D10EA"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A9D23F9323E40138520AF5B12F83733">
     <w:name w:val="4A9D23F9323E40138520AF5B12F83733"/>
     <w:rsid w:val="002D10EA"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CD2E9F673AB34435B7729C7199C4AAF0">
     <w:name w:val="CD2E9F673AB34435B7729C7199C4AAF0"/>
     <w:rsid w:val="002D10EA"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2840B07BDE204EFA8CD7EA24C800B1C9">
     <w:name w:val="2840B07BDE204EFA8CD7EA24C800B1C9"/>
     <w:rsid w:val="002D10EA"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="43C8182BD460483BA4F0E4FC6ABBAD28">
     <w:name w:val="43C8182BD460483BA4F0E4FC6ABBAD28"/>
     <w:rsid w:val="002D10EA"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3BA4EFD1E2DD47BDADA4E2C7DB4FACCC">
@@ -9437,55 +8697,68 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="91216FB785C1480E80E03735FDCCF419">
     <w:name w:val="91216FB785C1480E80E03735FDCCF419"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="72913528C2C94299AE7468D9E155FE6F">
     <w:name w:val="72913528C2C94299AE7468D9E155FE6F"/>
     <w:rsid w:val="000409E2"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C696362D8C2B466FA25CDAF79516343D">
     <w:name w:val="C696362D8C2B466FA25CDAF79516343D"/>
     <w:rsid w:val="009C6802"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="382233EE93D34CB1BC623ABB3C1F38E3">
+    <w:name w:val="382233EE93D34CB1BC623ABB3C1F38E3"/>
+    <w:rsid w:val="00D75919"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -9785,52 +9058,56 @@
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e908531e-9543-486d-9e86-16f8673deaa4">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <SharedWithUsers xmlns="9792340e-710e-4a62-8285-18c8d1cf75f6">
       <UserInfo>
         <DisplayName>Katie Thunder</DisplayName>
         <AccountId>40</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008B40E277F7058D4D81E03D86AF3E569F" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d0f011584d8e1f4eed600d3d7def7eaf">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e908531e-9543-486d-9e86-16f8673deaa4" xmlns:ns3="9792340e-710e-4a62-8285-18c8d1cf75f6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e5fdf2448b7f456a4cec28118ce53925" ns2:_="" ns3:_="">
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008B40E277F7058D4D81E03D86AF3E569F" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e8ec2c94e5cc2795062b5075d65761d0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e908531e-9543-486d-9e86-16f8673deaa4" xmlns:ns3="9792340e-710e-4a62-8285-18c8d1cf75f6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4bba3c191c85ade23f8575d5769a40c8" ns2:_="" ns3:_="">
     <xsd:import namespace="e908531e-9543-486d-9e86-16f8673deaa4"/>
     <xsd:import namespace="9792340e-710e-4a62-8285-18c8d1cf75f6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -10001,136 +9278,132 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40D0D075-F02C-4C3A-ACAE-20F60A9E1BC4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="e908531e-9543-486d-9e86-16f8673deaa4"/>
     <ds:schemaRef ds:uri="9792340e-710e-4a62-8285-18c8d1cf75f6"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95C117F7-546C-478C-834B-CC31243FBFA6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5CDCAD7-1738-451A-B44E-2BC44EA80009}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{149B66B1-E3B1-4891-8E10-3F4BC6FCFA4E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20BBBF11-A4EA-4127-9826-D85B25E5139F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e908531e-9543-486d-9e86-16f8673deaa4"/>
     <ds:schemaRef ds:uri="9792340e-710e-4a62-8285-18c8d1cf75f6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{c5a32a24-7702-4be1-8c90-7e9ebcb38acc}" enabled="0" method="" siteId="{c5a32a24-7702-4be1-8c90-7e9ebcb38acc}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1610</Words>
-  <Characters>9451</Characters>
+  <Words>693</Words>
+  <Characters>9098</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>262</Lines>
-  <Paragraphs>269</Paragraphs>
+  <Lines>75</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10792</CharactersWithSpaces>
+  <CharactersWithSpaces>9772</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="306" baseType="variant">
       <vt:variant>
         <vt:i4>720961</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>150</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://disabilityhubmn.org/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4259932</vt:i4>
       </vt:variant>
       <vt:variant>