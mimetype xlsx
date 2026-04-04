--- v0 (2025-10-22)
+++ v1 (2026-04-04)
@@ -1,316 +1,144 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/xl/ctrlProps/ctrlProp16.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/ctrlProps/ctrlProp17.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-[...13 lines deleted...]
-  <Override PartName="/xl/ctrlProps/ctrlProp31.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/ctrlProps/ctrlProp32.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-[...16 lines deleted...]
-  <Override PartName="/xl/ctrlProps/ctrlProp49.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/ctrlProps/ctrlProp50.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-[...22 lines deleted...]
-  <Override PartName="/xl/ctrlProps/ctrlProp73.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/ctrlProps/ctrlProp74.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-[...20 lines deleted...]
-  <Override PartName="/xl/ctrlProps/ctrlProp95.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/ctrlProps/ctrlProp96.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-[...21 lines deleted...]
-  <Override PartName="/xl/ctrlProps/ctrlProp118.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/ctrlProps/ctrlProp119.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-[...13 lines deleted...]
-  <Override PartName="/xl/ctrlProps/ctrlProp133.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/ctrlProps/ctrlProp134.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/xl/ctrlProps/ctrlProp145.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/ctrlProps/ctrlProp146.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-[...13 lines deleted...]
-  <Override PartName="/xl/ctrlProps/ctrlProp160.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/featurePropertyBag/featurePropertyBag.xml" ContentType="application/vnd.ms-excel.featurepropertybag+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ucareorg0.sharepoint.com/sites/msteams_841b0c_977275-ClinicalLiaisons/Shared Documents/Clinical Liaisons/2 Website-Final Format(All Versions)/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="52" documentId="8_{B7D373E6-7916-4C5A-8191-CFC8C59D5B67}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BC6F1E08-6F81-46F5-9AD2-0B70BA699E98}"/>
+  <xr:revisionPtr revIDLastSave="191" documentId="8_{2351AF22-CA00-4946-B517-F442D6B23005}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{12FD635E-6093-45CA-8F99-940C2407BCEC}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="739" xr2:uid="{E845B805-778A-4081-9640-61346D292652}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="835" activeTab="6" xr2:uid="{E845B805-778A-4081-9640-61346D292652}"/>
   </bookViews>
   <sheets>
     <sheet name="Table of Contents" sheetId="8" r:id="rId1"/>
     <sheet name="Initial and Annual Outreach" sheetId="2" r:id="rId2"/>
     <sheet name="UTR.Refusal" sheetId="4" r:id="rId3"/>
     <sheet name="THRA " sheetId="3" r:id="rId4"/>
     <sheet name="FNU " sheetId="11" r:id="rId5"/>
     <sheet name="EW MnCH &amp; Support Plan" sheetId="9" r:id="rId6"/>
     <sheet name=" CFSS &amp; Support Plan" sheetId="12" r:id="rId7"/>
     <sheet name="CDCS &amp; Support Plan " sheetId="13" r:id="rId8"/>
     <sheet name="HRA MCO &amp; Support Plan " sheetId="10" r:id="rId9"/>
     <sheet name="Institutional HRA &amp;Support Plan" sheetId="6" r:id="rId10"/>
     <sheet name="Mid Year Update" sheetId="7" r:id="rId11"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="418" uniqueCount="273">
-[...5 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="403" uniqueCount="267">
   <si>
     <t>Care Coordination Assessment Resources: Table of Contents</t>
   </si>
   <si>
     <t>Assessment Timeline Job Aid</t>
   </si>
   <si>
-    <t>In-person Assessment Requirements Job Aid</t>
-[...1 lines deleted...]
-  <si>
     <t>In-Person Assessment Decision Tree</t>
   </si>
   <si>
     <t>Institutional Member Requirements Grid</t>
   </si>
   <si>
     <t>Letters Guide</t>
   </si>
   <si>
     <t>Member Engagement Strategies Job Aid</t>
   </si>
   <si>
     <t>SMART Carte Goals</t>
   </si>
   <si>
     <t>SMART Goals Job Aid</t>
-  </si>
-[...1 lines deleted...]
-    <t>MSC+ and MSHO Initial and Annual Outreach</t>
   </si>
   <si>
     <t>Member Name:</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Transfer Date of Last Assessment:</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
@@ -852,53 +680,50 @@
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Full Support Plan to indicated ICT members (example:  PCP, member rep, Waiver CM or per members choice)</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> as indicated by member  
            Enter date support plan shared in the "contacts" in the member's profile
     ☐ Customized Living (CL)/Adult Foster Care (AFC) Services and Supports Rate Tool and CL/AFC service provider</t>
     </r>
   </si>
   <si>
     <t>Complete Denial/Termination/Reduction (as applicable): See EW DTR Situations: Reason Codes</t>
   </si>
   <si>
     <t>Complete Waiver Service Authorization Form for new or ongoing services (as applicable)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Complete PCA Authorization Form for new or ongoing services (as applicable)</t>
   </si>
   <si>
     <t xml:space="preserve">2nd Attempt to 
 Obtain Signature Date 
 Completed or NA: </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Member Support Plan Signature:</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
@@ -1295,119 +1120,50 @@
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">  The UTR/Refusal support plan document is not required for MSC+.  
 </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color rgb="FFA6192E"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>After completing the initial outreach tasks, proceed to the tasks below if the outcome was UTR or Refusal:</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">UTR/Refusal Support Plan
 Completed Date: </t>
   </si>
   <si>
-    <r>
-[...67 lines deleted...]
-  <si>
     <t>Letter Mailed Date:</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Refusal</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>: Mail the Refusal Letter to member within 30 days of decline of HRA</t>
     </r>
   </si>
@@ -1467,53 +1223,50 @@
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>EW Reassessment:</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">  Close EW and terminate services
          •  Exit member in MMIS - Activity date and Effective date last day of the month eligible
          •  Complete DTR process </t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>Monthly Activity Log</t>
   </si>
   <si>
     <t xml:space="preserve">Set reminders:   
          •	   Ongoing outreach to member minimum of every 6 months
          •   First Reassessment: Calculate annual reassessment date based of Enrollment Date
          •   Subsequent reassessments: Calculate based on UTR/Refusal Activity Date  </t>
   </si>
   <si>
     <t>Date Assessment Completed:</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Last Assessment Date:
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>(Determine if in-person requirements apply)</t>
     </r>
@@ -1842,79 +1595,50 @@
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Full Support Plan to indicated ICT members (example:  PCP, member rep, Waiver CM or per members choice)</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> as indicated by member  
            Enter date support plan shared in the "contacts" in the member's profile
     ☐ Customized Living (CL)/Adult Foster Care (AFC) Services and Supports Rate Tool and CL/AFC service provider</t>
     </r>
   </si>
   <si>
     <t>Documentation Completed</t>
-  </si>
-[...27 lines deleted...]
-    </r>
   </si>
   <si>
     <t xml:space="preserve">Reminders Set
 </t>
   </si>
   <si>
     <t>Authorization</t>
   </si>
   <si>
     <t xml:space="preserve">MnCHOICES Assessment Completed Date: 
 </t>
   </si>
   <si>
     <t>Review Service Delivery Plan</t>
   </si>
   <si>
     <t xml:space="preserve">
 Reminders Set
 </t>
   </si>
   <si>
     <t>HRA-MCO and Support Plan</t>
   </si>
   <si>
     <t>Date HRA Completed:</t>
@@ -2150,78 +1874,50 @@
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
     ☐ </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Full Support Plan to ICT</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> as indicated by member. (Cover Letters optional)</t>
-    </r>
-[...26 lines deleted...]
-         •  Preventative Care Appointments</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Primary Care Clinic Change:</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">  If assessment results in a confirmed PCC change, complete tasks above and the PCC change process</t>
     </r>
   </si>
   <si>
@@ -2681,159 +2377,74 @@
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FFA6192E"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Unable to Reach Member/Refusal Member </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="5" tint="-0.249977111117893"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>Support Plan Update 
 Documentation Completed</t>
   </si>
   <si>
     <r>
-      <rPr>
-[...62 lines deleted...]
-    <r>
       <t xml:space="preserve">MnCHOICES Assessment/HRA-MCO completed </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="11"/>
         <color rgb="FFC00000"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Member Not Reached</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FFC00000"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> for Mid-Year Review</t>
     </r>
   </si>
   <si>
     <t>Support Plan Revised</t>
-  </si>
-[...19 lines deleted...]
-    </r>
   </si>
   <si>
     <t>MnCHOICES Assessment/HRA-MCO Member Reached for Mid-Year Review</t>
   </si>
   <si>
     <t>Review Completed</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Review current member chart</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
@@ -2889,73 +2500,50 @@
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Collaboration with community Waiver, TCM, BHH Case Manager: Case note the outcome of attempt(s) to reach other case managers. Documents information shared/obtained in member record.</t>
     </r>
   </si>
   <si>
     <t>Update Completed</t>
   </si>
   <si>
     <t>Update demographic and Primary Care Clinic/Provider information (as applicable)</t>
   </si>
   <si>
     <t>Complete needed Referrals (Prioritize referrals based on member needs)
          •	 Disease Management
          • Supplemental Benefits
          • DME/Supplies
          •	 HCBS/Community Resources
          • Preventative Care Appointments</t>
   </si>
   <si>
-    <r>
-[...21 lines deleted...]
-  <si>
     <t>Last Assessment Date:</t>
   </si>
   <si>
     <t>MnCHOICES Assessment/CFSS and Support Plan</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Within 30 calendar days of completed FNU provide:</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
@@ -3018,99 +2606,50 @@
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Set reminders: </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">  
          •	  2 Week Support Plan Signature follow up (if not obtained)
          •	  Next Assessment date (before 365 days of MnCHOICES Assessment) or Mid Year Support Plan update due date
          •  Note in-person needs for follow-up visits</t>
-    </r>
-[...47 lines deleted...]
-      <t>, CFSS assessments, and Institutional member's assessments must be completed in-person.  MSHO Non-EW/community well assessments are completed via in-person or televideo only and result in UTR/R if not completed in-person/televideo.  IHRA may not result in UTR/Refusal. THRA can be in person, televideo or phone.  See Assessment Methods Process Flow.</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Collaboration with other members of the ICT:  </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Waiver Case Manager</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>, TCM, BHH Case Manager (as applicable): Case note the outcome of attempt(s) to reach/collaborate with other case managers.                 
          • Share CC contact information and relevant support plan interventions and supports  
@@ -3505,77 +3044,50 @@
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Set reminders:   </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
          •	   2 Week Support Plan Signature follow up (if not obtained)
          •	   Ongoing outreach to member as stated on member's Support Plan or a Mid-Year at a minimum </t>
-    </r>
-[...25 lines deleted...]
-        </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Set reminders:   </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
          •	  Support Plan Signature follow up within 2 weeks of first request (if not obtained)        
          •  Caregiver Support Questionnaire follow up within 2 weeks of first request (if not completed)
@@ -3589,419 +3101,60 @@
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Set reminders:   </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
          •	  Support Plan Signature follow-up within 2 weeks of the first request (if not obtained)        
          •  Caregiver Support Questionnaire follow-up within 2 weeks of the first request (if not completed)
          •  EW Provider Signature follow up x 2 w/in 60 days (if not obtained)  
          •	  Ongoing outreach to member as stated on member's Support Plan or a Mid-Year at a minimum
          •  Note in-person needs for follow-up visits</t>
     </r>
   </si>
   <si>
-    <r>
-[...71 lines deleted...]
-  <si>
     <t>DHS-6914 Caregiver Questionnaire completed (as applicable)</t>
   </si>
   <si>
     <t>OBRA 1 completed in MnCHOICES (not required for members on CAC, CADI, DD, BI waivers)</t>
-  </si>
-[...281 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Obtain the member’s signature using the Institutional Support Plan Signature Page
          •	 Save signed signature page in the member chart.  See mailing instructions below if unable to obtain</t>
   </si>
   <si>
-    <t>No longer required as of 1.1.25</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FFA6192E"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>EW Only:</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">  Enter CC change 05/98 FIRST, then </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FFA6192E"/>
@@ -4060,392 +3213,117 @@
       <t xml:space="preserve">Enter Program Change 07/10,
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FFA6192E"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>If PCA/CFSS only:</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> MMIS NA</t>
     </r>
   </si>
   <si>
-    <r>
-[...2 lines deleted...]
-        <sz val="12"/>
+    <t>Add assessment results to Monthly Activity Log to be returned to UCare by the 10th of the following month</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFA6192E"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Non-Institutional Only:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
-        <rFont val="Calibri"/>
-[...151 lines deleted...]
-        <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Complete the MnCHOICES HRA-MCO / Transitional HRA type and referral date (date of enrollment)</t>
-    </r>
-[...51 lines deleted...]
-      <t xml:space="preserve">  Add UTR activity to Monthly Activity Log to be returned to UCare by the 10th day of the following month</t>
     </r>
   </si>
   <si>
     <t>MnCHOICES Assessment/CDCS and Support Plan</t>
   </si>
   <si>
     <t>Community Supuport Plan Review</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Care coordinators review the member’s DHS-5788A Community Support Plan (CSP) to ensure/approve requested supports and services are within the allowable services and budget.</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 • DO NOT provide verbal approval to the member/authorized representative.
 • Initial and annual DHS-5788A CSPs are to be reviewed/acknowledged by a supervisor prior to submitting WSAF. 
  CC ensures DHS-5788A CSP expenditures are not covered by other sources (i.e., MA, Supplemental Benefits, 3rd party payors)
 • Members who qualify for CFSS may elect to use the service and must comply with all CFSS rules and regulations </t>
-    </r>
-[...82 lines deleted...]
-    ☐ Resources/HCD info/Safe Disposal of Medications Info.(as applicable)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Within 30 calendar days of completed assessment provide:</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
     ☐ </t>
     </r>
     <r>
@@ -4531,134 +3409,50 @@
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="8" tint="-0.249977111117893"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">The Support Plan-MCO MnCHOICES Assessment reflects a summary of the members assessed strengths, supports and identified risks and choices. It is a living document that should be updated routinely throughout the year. </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 Care coordinators create a follow-up plan with the member based on the member’s request, identified risks, needs and fragility to monitor goal progress.  While UCare requires a minimum follow-up plan of bi-annually, also known as a mid-year review, follow-up plans should be adjusted based on the specific member’s needs.
 UCare allows a 5-to-7-month window of time to complete the mid-year review.  Updates may also include additional quarterly/monthly as stated on the Support Plan as well as Transition of Care updates. </t>
     </r>
   </si>
   <si>
-    <r>
-[...82 lines deleted...]
-  <si>
     <t>Complete Denial/Termination/Reduction (as applicable)
     ☐  If a member has not selected Consultation Services Provider w/in 60 days, issue DTR (based on CC clinical judgment and understanding of member engagement)</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">CSP Review/Approval: Utilize the CDCS Plan Approval Checklist. </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
      •</t>
@@ -4687,110 +3481,50 @@
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FFA6192E"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Final Approval:</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> The care coordinator sends the DHS-5788A CSP to the FMS member/support planner to acknowledge final approval. 
 ☐  Ensure member signature is obtained on the CDCS member Agreement and Checklist.  Final approval is not complete until the member's signature is returned. CDCS may not start until final approval is complete.
 ☐ Supervisor signs the CDCS Plan Approval Checklist.  Save in member record. </t>
     </r>
   </si>
   <si>
     <t>Complete Notice of Technical Assistance (as applicable)</t>
-  </si>
-[...58 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Support Plan Revision at Reassessment</t>
   </si>
   <si>
     <t>Authorization
 Date:</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 CDCS Authorization:</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
@@ -5034,346 +3768,84 @@
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Add Form: </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Support Plan-MnCHOICES Assessment. Create/add form under forms tab then form category 
          •  Add known information to the Member Profile including but not limited to PCP and other ICT members, diagnosis, emergency contacts, and informal supports
          •  Gather blank signature page as needed for face to face assessment 
          •  Gather DHS-3543 Request for payment of LTSS (if opening to EW), ROI, Safe Disposal of Medications and other member handouts to share with member</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color theme="1"/>
-[...126 lines deleted...]
-        <sz val="12"/>
         <color rgb="FFA6192E"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Non-CDCS Waiver Services,</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> if necessary, while member develops the DHS-5788A CSP using WSAF
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">      •  Pro-Rate WSAF accordingly to avoid gaps in services</t>
     </r>
   </si>
   <si>
     <t>MnCHOICES Guidance</t>
   </si>
   <si>
-    <r>
-[...132 lines deleted...]
-  <si>
     <t>Transfer Member Job aid</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="4"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>The Support Plan-MCO MnCHOICES Assessment reflects a summary of the member's assessed strengths, supports and identified risks and choices. It is a living document that should be updated routinely throughout the year.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
@@ -5388,145 +3860,50 @@
         <scheme val="minor"/>
       </rPr>
       <t>In addition to the Support Plan-MCO MnCHOICES Assessment, members complete the DHS-5788A CDCS Community Support Plan (CSP).</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="5"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> The care coordinator is responsible for reviewing and approving the member's CSP and for having a supervisor acknowledge the review and approval of the CC's determination.
 </t>
-    </r>
-[...93 lines deleted...]
-      <t>After completing the initial and/or annual outreach tasks, proceed to the tasks below:</t>
     </r>
   </si>
   <si>
     <t>EW Requirements Grid</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 Consultation Services:</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
@@ -6061,50 +4438,840 @@
 Using the Revision function on the most recent Support Plan - MCO MnCHOICES Assessment: 
     ☐ Under "Reason for Support Plan" select Annual/Reassessment to pull assessment information into the revised Support Plan
     ☐ Update all sections and goals (In Progress, Achieved, or Discontinued)
     ☐ Close any goals that are completed
     ☐ Adjust target dates accordingly
     ☐ Ensure there is at least one open/In-Progress, high-priority goal 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FFC00000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">  DO NOT DELETE GOALS THAT ARE ACHIEVED OR DISCONTINUED.  This will ensure goals are present for audit. </t>
     </r>
   </si>
   <si>
     <t>MnCHOICES Assessment and Support Plan</t>
   </si>
   <si>
     <r>
       <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Actionable Attempts</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>* to reach member to complete HRA</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> within 30 days of enrollment</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">, within </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>365 of previous HRA (and if EW prior to capitation date)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> or if initially </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>UTR/Refusal prior to original enrollment</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> date (see Reassessment Timeline job aid).  
+         •	</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Example:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> 3 voice messages and 1 Unable to Reach Member Letter 
+         •</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">	Example: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">No working phone number, document the phone number attempted and mail 4 Unable to Reach Member Letters
+                            • Letters spaced at least 2 days apart to allow time to respond
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>CC may use the Functional Needs update when an assessment was completed in Revised MnCHOICES within the last 365 days and the member is able to be reached</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="5" tint="-0.249977111117893"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFA6192E"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>within 30 calendar days of enrollment</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">. When completing the FNU the CC completes the added "Staying Healthy" questions with the member and creates a new Support Plan-MCO MnCHOICES Assessment in Revised MnCHOICES. Reassessment timelines are based on the previous assessment date and are not changed based on FNU completion date.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+Functional Needs Update (FNU) may be used for transferring members as indicated below:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>Fee for Service EW/PCA/CFSS to UCare:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  Members who have an assessment completed in MnCHOICES Revision by the county case manager and are enrolling with UCare. 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>Fee for Service PCA/CFSS to UCare</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">: Members who have a county case manager completed PCA/CFSS assessment and are not open to EW and are now enrolling with UCare. 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>65th Birthday Assessment:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  Disabilty waiver member turned 65 and county case manager completed Revised MnCHOICES 65th Birthday Assessment resulting in member changing to EW within 60 days of their 65th birthday assessment.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+TIP: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">When the previous assessment is due within two months of the transfer, consider completing a new assessment. 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FFA6192E"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>After completing the Initial Outreach tasks, proceed to the tasks below:</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFA6192E"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> New to CFSS</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> and urgently needs services </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>prior to MnCHOICES assessment</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> being completed
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>☐</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> PCA/CFSS Communication Form to UCare Intake (pca_cfss@ucare.org) to </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>authorize 45 day temp start CFSS</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFA6192E"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(as applicable for emergent needs)</t>
+    </r>
+  </si>
+  <si>
+    <t>CS Provider notifies CC to review/clarify DHS 6893P Service Delivery Plan - CC has 30 days to approve/deny
+    ☐  Upload the signed DHS-6893P to MnCHOICES and share with CS Provider, Member, CFSS Agency and/or FMS (as applicable)</t>
+  </si>
+  <si>
+    <t>CFSS Care Coordination Guidelines</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IHRA Completed Date: </t>
+  </si>
+  <si>
+    <t>Collaboration with Waiver, TCM, BHH Case Manager (as applicable): Case note the outcome of attempt(s) to reach/collaborate with other case managers
+        • Share CC contact information and relevant information with other case managers as applicable
+        • Review MnCHOICES Assessment and CSSP within revised application. If not found, request copy of CSSP from waiver case manager</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFA6192E"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Reassessments Only:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Ensure the assessment is in the completed status.
+Using the Revision function on the most recent Support Plan - MCO MnCHOICES Assessment: 
+    ☐ Under "Reason for Support Plan" select Annual/Reassessment to pull assessment information into the revised Support Plan
+    ☐ Update all sections and goals (In Progress, Achieved, or Discontinued)
+    ☐ Adjust target dates accordingly
+    ☐ Ensure there is at least one open/In-Progress, high-priority goal 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  DO NOT DELETE GOALS THAT ARE ACHIEVED OR DISCONTINUED.  This will ensure goals are present for audit. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Upon approval of DHS-6893P:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFA6192E"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Authorize Service Delivery Plan </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>TIP:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Use the DHS CFSS Calculator Tool to input services based on the approved CFSS 6893P Service Delivery Plan to accurately reflect the authorization information and actual start/end date of services. 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">     ☐</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  If no change to 6893L Temporary SDP, Sign/date PCA/CFSS Communication Form to indicate approval and upload to MnCHOICES
+OR
+     </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>☐</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> PCA/CFSS Communication Form to UCare Intake (pca_cfss@ucare.org) to </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFA6192E"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">authorize service delivery plan (CFSS, FMS/goods/services, PERS, Worker Training) for the appropriate service span 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">     ☐</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  UCare intake returns the PCA/CFSS Communication Form for CC to upload to MnCHOICES </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+     ☐  Revise Support Plan: Add CFSS information and budget within the Services and Supports section
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Within 10 business days</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> of the assessment provide: 
+     ☐</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  Assessment Summary (eligibility information for CFSS)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">to member/representative, in addition to FMS and Consultation Service Provider (if known)
+     ☐  Consultation Services Provider list to member/representative (if needed)
+     ☐  DHS-8477A CFSS Fact Sheet (for members receiving PCA transitioning to CFSS) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">and/or </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">DHS-6893U to member/representative (all members) 
+     ☐  </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>If applicable,</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>REASSESSMENT: PCA/CFSS Communication Form</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> to UCare Intake (pca_cfss@ucare.org) to</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">authorize 6 months of PCA, Agency Model beginning the first day of the new authorization span
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">        </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  With initial PCA/CFSS authorization include:  1. Assessment Results  2. Supplemental Summary Chart </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <t>MSC+ Care Coordination Instructions</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The purpose of this checklist is to provide a tool for completing all elements of member assessments.  The source of truth for care coordination requirements is the MSC+ MnCHOICES and Institutional Requirements Grids.  </t>
+  </si>
+  <si>
+    <t>MSC+ Initial and Annual Outreach</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
         <sz val="14"/>
         <color rgb="FFA6192E"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Each section is separated with the intent to offer one document to reference, regardless of assessment type.
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">1. For members "new" on the care coordination enrollment roster and with a Product Change, begin on the Initial and Annual Outreach tab - Section One. 
 2.  For members due for annual reassessment begin on the Initial and Annual Outreach tab - Section Two.
 3. Proceed to the appropriate assessment type tab based on the outcome of the outreach.
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FFA6192E"/>
         <rFont val="Open Sans"/>
@@ -6119,205 +5286,107 @@
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">In-Person Assessment: </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">All initial assessments, CFSS assessments, and Institutional member assessments are conducted in person. 
 EW, non-CFSS may offer alternative assessment methods.
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FFA6192E"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t>See MSC+/MSHO In-Person Assessment Job Aid for additional in-person requirements.</t>
-[...12 lines deleted...]
-      <t>4</t>
+      <t>See MSC+ In-Person Assessment Job Aid for additional in-person requirements.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Document the outcome of outreach attempts and proceed to the appropriate assessment type checklist. 
+UTR date is date of final attempt / letter mailed.  Refusal date is the date the member verbally declined visit.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFA6192E"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>NOTE:</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
-        <b/>
-[...126 lines deleted...]
-    </r>
+        <u/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>All initial EW</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, CFSS assessments, and Institutional member's assessments must be completed in-person. IHRA may not result in UTR/Refusal. THRA can be in person, televideo or phone.  See Assessment Methods Process Flow.</t>
+    </r>
+  </si>
+  <si>
+    <t>Document in case notes actionable attempts and outcomes
+        •  Close any transferred UTR/Refusal Support Plan received (as applicable)
+        •  Reassessment:  Close previous UTR/Refusal Support Plan
+                  •  Save the UTR/Refusal Support Plan in MnCHOICES</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>CC may use UCare's Transfer Member Health Risk Assessment (THRA) when an assessment in Revised MnCHOICES or an Institutional Health Risk Assessment (IHRA) was completed within the last 365 days and the member is able to be reached</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="5" tint="-0.249977111117893"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FFA6192E"/>
         <rFont val="Open Sans"/>
@@ -6371,102 +5440,82 @@
         <color rgb="FF000000"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> when a member moves from MSC+ to MSHO or vice versa with a current assessment. 
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Member Transferred Between MCO's:</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">  Member changes MCO health plans (Medica to UCare) with a current assessment in MnCHOICES.
-</t>
-[...18 lines deleted...]
-      <t xml:space="preserve">Member was FFS and is new to UCare.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FFC00000"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Use tab Functional Needs Update (FNU)  for:
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>EW/PCA/CFSS Fee for Service to UCare:</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">  Members who  have an assessment completed in Revised MnCHOICES by the county case manager and are enrolling with UCare. 
+      <t xml:space="preserve">  Members who  have an assessment completed in MnCHOICES by the county case manager and are enrolling with UCare. 
  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> From County with 65th Birthday assessment:</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Disability waiver Member turned 65, and the county case manager completed MnCH 65th Birthday assessment in Revised MnCHOICES resulting in the member changing to EW within 60 days of enrollment.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
@@ -6476,293 +5525,213 @@
       </rPr>
       <t xml:space="preserve">
 TIP: </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">When the previous Assessment is due within two months of the transfer, consider completing the new Assessment. 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color rgb="FFA6192E"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>After completing the initial outreach tasks, proceed to the THRA tasks below:</t>
     </r>
   </si>
   <si>
+    <t>Complete PCA/CFSS Communication Form for new or ongoing services (as applicable)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFA6192E"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Institutional only</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Add THRA activity to the Monthly Activity Log to be returned to UCare by the 10th of the following month</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFA6192E"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Unable to be reached or declines FNU
+</t>
+    </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
-        <rFont val="Open Sans"/>
-[...9 lines deleted...]
-        <family val="2"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">        •  Document up to 4 actionable attempts to reach member  
+        •  Document final outcome UTR/R in member record
+        •  Attached UTR/R Support Plan in Revised MnCHOICES
+        •  Keep member on current assessment schedule
+        •  Do not complete UCare THRA form 
+        •  Do not close EW  
+        •  Complete steps in rows 12 and on as applicable </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFA6192E"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Reassessments Only:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
-        <color rgb="FFA6192E"/>
-[...12 lines deleted...]
-      <t xml:space="preserve">. When completing the FNU the CC completes the added "Staying Healthy" questions with the member and creates a new Support Plan-MCO MnCHOICES Assessment in Revised MnCHOICES. Reassessment timelines are based on the previous assessment date and are not changed based on FNU completion date.
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Review previous documents (as applicable): 
+         • LTCC/MnCHOICES assessment/HRA-MCO
+         •	 Last revised Support Plan goals (print if needed to review with member)
+         •	 Gaps in Care/TOC’s/Claims/Notes etc.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color rgb="FFC00000"/>
-[...1 lines deleted...]
-        <family val="2"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>In-Person Requirements</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>: Review previous assessment method to determine if in-person is required</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Complete the MnCHOICES assessment</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
-Functional Needs Update (FNU) may be used for transferring members as indicated below:
-[...195 lines deleted...]
-    <t>CFSS Care Coordination Guidelines</t>
+         •  Initiate "offline work" procedure prior to face-to-face visit 
+         •  Update the Member Profile including but not limited to PCP and other ICT members, diagnosis, emergency contacts, and informal supports
+         •  Review previous and/or new Support Plan goals at the assessment with the member
+         •  Ensure "YES" is selected for "I am the CC and need the Staying Healthy section"
+         •  Return to "online mode" post-assessment by syncing and checking gin form(s) 
+         •  All areas of the assessment are to be addressed with additional comments added to provide detail to member responses, supports and services. Indicate "NA" 
+             in areas not relevant to the member situation
+         •  Once complete, update the assessment status to "Completed-Ready for MMIS Entry"</t>
+    </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Complete the "Support Plan - MCO MnCHOICES Assessment"</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
@@ -6848,126 +5817,564 @@
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">   • Ensure a person-centered emergency backup plan is established in “My Backup Plans” or “My Plan to Address Safety Needs”  </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
-   • </t>
-[...52 lines deleted...]
-   • Ensure goals from previous Support Plan are represented on new Support Plan as applicable
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">   • Ensure goals from previous Support Plan are represented on new Support Plan as applicable
    • Ensure all goals are person-centered and written in the SMART format
    • At least one goal is In-Progress and HIGH PRIORITY at all times
    • "Support I Request" should include the necessary steps to achieve the goal 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">   •  Import the names and disciplines of the members' ICT from member profile
    •  Complete Customized Living Rate Tool (as appliable)
    •  Update Support Plan status x 3: "Plan Ready (locks and no longer editable), Plan Pending, Plan Approved" </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Within 30 calendar days</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>of the completed assessment</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> (day 1 is the date of the assessment) provide the following to member:
+    ☐ MnCHOICES Assessment Summary and Support Plan
+    ☐ UCare's </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Support Plan Letter</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>☐ UCare's Signature Letter and Signature Page</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> (if unable to obtain at assessment along with return envelope - upload to MnCHOICES upon receipt)
+    ☐ Release of information (as applicable)
+    ☐ Resources/HCD info (as applicable)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Complete needed Referrals </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(Prioritize referrals based on member needs):
+         •	 Disease Management
+         •	 DME/Supplies
+         •	 Community Resources
+         •	 Send DHS 5841 to disabilty waiver case manager (as applicable) to initiate state plan services
+         •	 New PCP Change Request
+         • Preventative Care Appointments</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">UCare care coordinators utilize the MCO MnCHOICES - Assessment tool to determine member’s eligibility requirements for Community First Services and Support (CFSS). </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+All members receive 4 actionable attempts to complete an assessment</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> within 30 calendar days of new enrollment and before 365 days of previous assessment and w/in 20 days of a significant change in condition</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">.  
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFA6192E"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>All members with CFSS must have in-person assessments.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFA6192E"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>Best practice:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  Actionable attempts should begin two weeks prior to the last day of month of enrollment and/or 30 days prior to the annual reassessment due date.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFA6192E"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>After completing the initial and/or annual outreach tasks, proceed to the tasks below:</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Prior to visit: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">         </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>•</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  Add Form:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  MnCHOICES Assessment using the create/add form under the forms tab and then category
+            </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Reminder: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>If pulling in previous assessment information - ensure the ACTIVITY DATE is updated to the current assessment date
+         •  (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">New members) Add Form: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Support Plan-MnCHOICES Assessment. Create/add form under forms tab then form category 
+         •  Add known information to the Member Profile including but not limited to PCP and other ICT members, diagnosis, emergency contacts, and informal supports
+         •  Gather blank signature page as needed for face-to-face assessment 
+         •  Gather additional member handouts:  </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="5"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>List of Consultation Services Providers, DHS-8477A CFSS Fact Sheet and/or DHS-6893U</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="5"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>,</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> ROI, and other
+              member handouts as appropriate to share with member       </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Complete the MnCHOICES assessment</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+         •  Initiate "offline work" procedure prior to face-to-face visit 
+         •  Ensure "YES" is selected for "I am the CC and need the Staying Healthy section"
+         •  Update the Member Profile including but not limited to PCP and other ICT members, diagnosis, emergency contacts, and informal supports
+         •  </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFA6192E"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Reassessments:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Review previous and/or new Support Plan goals at the assessment with the member
+         • </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="5"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Provide a list of Consultation Services Providers and DHS-8477A CFSS Fact Sheet and/or DHS-6893U Information for People Who Use CFSS</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+         •  Return to "online mode" post-assessment by syncing and checking in form(s) 
+         •  All areas of the assessment are to be addressed with additional comments added to provide detail to member responses, supports and services. Indicate   
+             "NA"  in areas not relevant to the member situation 
+         •  </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="5"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Notify UCare via secure email at CFSSReviews@ucare.org within </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFA6192E"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>5 business days</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="5"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> of the assessment date for a clinical review prior to completing the MMIS entry and sending member      
+             information. Include in body of email: Member name, UCare ID, PMI, DOB, CC and delegate name, date of assessment and EW status
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">         •  Once UCare assessment review is complete, update the assessment status to "Completed-Ready for MMIS Entry"</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Complete the "Support Plan - MCO MnCHOICES Assessment"</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FFC00000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
@@ -7028,142 +6435,51 @@
       </rPr>
       <t>REMINDER</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>:</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">  MnCHOICES Assessment  must be in "complete" status
    • All areas of the Support Plan are addressed or indicated "NA" as applicable
    • Ensure Support Plan is consistent with information documented in MnCHOICES Assessment and case notes
-</t>
-[...90 lines deleted...]
-      <t xml:space="preserve">
+   • Ensure a person-centered emergency backup plan is established in “My Backup Plans” or “My Plan to Address Safety Needs” 
    • Ensure goals from previous Support Plan are represented on the new Support Plan as applicable
    • Ensure all goals are person-centered and written in the SMART format
    • At least one goal is In-Progress and HIGH PRIORITY at all times
    • "Support I Request" should include the necessary steps to achieve the goal
    •</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FFC00000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="5"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
@@ -7174,50 +6490,218 @@
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">   •  Import the names and disciplines of the members' ICT from member profile
    •  Update Support Plan status x 3: "Plan Ready (locks and no longer editable), Plan Pending, Plan Approved" </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Within 30 calendar days</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>of the completed assessment</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> (day 1 is the date of the assessment) provide the following to member/Representative:
+    ☐ MnCHOICES Support Plan
+    ☐ UCare's </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Support Plan Letter</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>☐ UCare's Signature Letter and Signature Page</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> (if unable to obtain at the assessment along with return envelope - upload to MnCHOICES upon receipt)
+    ☐ Release of information (as applicable)
+    ☐ Resources/HCD info (as applicable)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Complete the MnCHOICES assessment</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+         •  Initiate "offline work" procedure prior to a face-to-face visit 
+         •  Ensure "YES" is selected for "I am the CC and need the Staying Healthy section"
+         •  Update the Member Profile including but not limited to PCP and other ICT members, diagnosis, emergency contacts, and informal supports
+         •  </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Reassessments:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Review previous and/or new Support Plan goals at the assessment with the member
+         •  </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="5"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Informed Choice:  Select "Choice to pursue consumer-directed option."  Check the box for CDCS </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+         •  All areas of the assessment are to be addressed with additional comments added to provide detail to member responses, supports and services. Indicate   
+             "NA"  in areas not relevant to the member situation
+         •  Return to "online mode" post-assessment by syncing and checking in form(s) 
+         •  Once complete, update the assessment status to "Completed-Ready for MMIS Entry"</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Complete the "Support Plan - MCO MnCHOICES Assessment"</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FFA6192E"/>
         <rFont val="Calibri"/>
         <family val="2"/>
@@ -7279,122 +6763,51 @@
       </rPr>
       <t>REMINDER</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>:</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">  MnCHOICES Assessment  must be in "complete" status
      • All areas of the Support Plan are addressed or indicated "NA" as applicable
      • Ensure Support Plan is consistent with information documented in MnCHOICES Assessment and case notes
-</t>
-[...28 lines deleted...]
-      <t xml:space="preserve">: Safe Disposal of Medications discussion documented in the Support Plan Signature Sheet section titled "Other Materials Shared"
      • </t>
-    </r>
-[...39 lines deleted...]
-      <t xml:space="preserve">     • </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Ensure a person-centered emergency backup plan is established in “My Backup Plans” or “My Plan to Address Safety Needs” 
      • Document Safe Disposal of Medication discussion and form provided in the Support Plan Signature Sheet section titled in the "Other Materials Shared"</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
      • Ensure goals from previous Support Plan are represented on the new Support Plan as applicable
      • Ensure all goals are person-centered and written in the SMART format
      • At least one goal is In-Progress and HIGH PRIORITY at all times
      • "Support I Request" should include the necessary steps to achieve the goal
      •  </t>
@@ -7422,938 +6835,603 @@
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">     •  Import the names and disciplines of the members' ICT from member profile
      •  Update Support Plan status x 3: "Plan Ready (locks and no longer editable), Plan Pending, Plan Approved" </t>
     </r>
   </si>
   <si>
     <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Within 30 calendar days</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>of the completed assessment</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> (day 1 is the date of the assessment) provide the following to member/Representative:
+    ☐ MnCHOICES Assessment Summary and Support Plan
+    ☐ UCare's </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Support Plan Letter</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>☐ UCare's Signature Letter and Signature Page</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> (if unable to obtain at the assessment along with return envelope - upload to MnCHOICES upon receipt)
+    ☐ Release of information (as applicable)
+    ☐ Resources/HCD info (as applicable)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Prior to visit:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">          </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>•</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Add Form:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  HRA-MCO using the create/add form under forms tab and then category
+             </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFA6192E"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Reminder:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> If pulling in previous assessment information - ensure the ACTIVITY DATE is updated to the current assessment date. 
+          • Add known information to the Member Profile including but not limited to PCP and other ICT members, diagnosis, emergency contacts, and informal supports
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">          </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>• (New Members)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Add Form:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  Support Plan-HRA. Create/add form under forms tab then form category 
+          • Gather blank signature page as needed for in-person assessment 
+          • Initiate "offline work" procedure prior to in-person assessment (as applicable)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Complete the HRA-MCO</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+         •	  Complete or update the Member Profile including but not limited to PCP and other ICT members, diagnosis, emergency contacts, and informal supports
+         •	  All areas of the HRA-MCO are to be addressed with additional comments added to provide detail to member responses, supports and services
+         •  Indicate "NA" in areas not relevant to the member situation
+         •  Review previous and/or new Support Plan goals at the assessment with the member
+         •  Return to "online mode" upon completion of assessment by syncing &amp; checking in form (as applicable)
+         •  Complete any edits to HRA and change status to "Complete"</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t>Complete the "Support Plan-HRA"</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> 
 TIP: Schedule time within 10 business days of the HRA to complete the Support Plan for best recall of goals/member needs
    • Update Support Plan status to "In Progress-Assessment Complete" 
 </t>
     </r>
     <r>
       <rPr>
-        <sz val="12"/>
-[...8 lines deleted...]
-      <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FFA6192E"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">REMINDER: </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> HRA-MCO must be in "complete" status
    • All areas of the Support Plan are addressed or indicated "NA" as applicable
    • Ensure Support Plan is consistent with information documented in HRA-MCO and member case notes
-   • </t>
-[...42 lines deleted...]
-      <t xml:space="preserve"> Document provided TOC Member Handout in the Support Plan Signature Sheet section titled "Other Materials Shared"
    • Ensure a person-centered emergency backup plan is established in “My Backup Plans” or “My Plan to Address Safety Needs” 
-   • Document Safe Disposal of Medication discussion and form provided in the Support Plan Signature Sheet section titled in the "Other Materials Shared"
    • Ensure goals from previous goals are represented on the new Support Plan as applicable
    • Ensure all goals are person-centered and written in the SMART format
    • At least one goal is In-Progress and HIGH PRIORITY at all times
    • "Support I Request" should include the necessary steps to achieve the goal
    • Import the names and disciplines of the members' ICT from member profile
    • Document the ICT and the member's Support Plan mailing preference
    • Update Support Plan status by submitting x 3 ("Plan Ready, Plan Pending, Plan Approved".  Once status is in "Plan Ready" it is no longer editable</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">IHRA Completed Date: </t>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Set reminders:   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+         •	  Support Plan Signature follow up within 2 weeks of first request (if not obtained)
+         •	  Ongoing outreach to member as stated on member's Support Plan or a Mid-Year at a minimum
+         •  Note in person needs for follow up visits</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Complete needed Referrals </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(Prioritize referrals based on member needs):
+         •	 Disease Management
+         •	 DME/Supplies
+         •	 Community Resources
+         •	 5841 to Waiver CM for initiating state plan services
+         • Preventative Care Appointments</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>All members (community and institutional) receive 4 actionable attempts to complete an in-person institutional health risk assessment</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> within 30 calendar days of new enrollment and before 365 days of previous HRA or UTR/Refusal Enrollment Date and upon significant change in condition</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">.  
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Institutional Member assessments are completed in-person.
+Product change: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Follow THRA instructions
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>FFS or MCO transfer to UCare:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  Treat as a new member</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Best practice: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Actionable attempts should begin in the month of new enrollment and/or 30 days prior to the annual reassessment due date.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFA6192E"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>After completing the Initial and/or Annual Outreach tasks, proceed to the tasks below:</t>
+    </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Complete the IHRA</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>:</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
          •  All areas of the IHRA are to be addressed with additional comments added to provide detail to member responses, supports and services
          •  Indicate "NA" in areas not relevant to the member situation
          •  Review previous and/or new Support Plan goals at the assessment
          •  Review MDS and facility care plan onsite or if provided hard/electronic copy. If obtained, retain in member’s record  
-         •</t>
-[...10 lines deleted...]
-      <t xml:space="preserve">  </t>
+         •  Save IHRA in member record</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">If previously UTR/Refusal - best practice is to offer an assessment if member is reached at mid year
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>•</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FFA6192E"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>REMINDER</t>
-[...99 lines deleted...]
-      </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
-        <b/>
-[...438 lines deleted...]
-    </r>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Document in member case notes actionable attempts and outcomes </t>
+    </r>
+  </si>
+  <si>
+    <t>Use the revise feature on the Support Plan  to add Mid-Year Review details and other Support Plan updates</t>
   </si>
   <si>
     <t>Temporary CFSS Service Delivery Plan
-(as needed)</t>
-[...176 lines deleted...]
-    </r>
+(members receiving CFSS at time of RA, as applicable)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">CC completes the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="5" tint="-0.249977111117893"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>DHS-6893L Temporary Service Delivery Plan</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
@@ -8391,69 +7469,69 @@
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">authorize CFSS Agency/Budget Model personal care (based on new assessment results) and goods/services/PERS/FMS fees
       (per previous authorization) </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> 
       </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>If initial PCA/CFSS authorization include:  1. Assessment Results  2. Supplemental Summary Chart</t>
+      <t>If first submission for PCA/CFSS authorization for new RA span include:  1. Assessment Results  2. Supplemental Summary Chart</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="67" x14ac:knownFonts="1">
+  <fonts count="63" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
@@ -8524,82 +7602,66 @@
     <font>
       <b/>
       <sz val="11"/>
       <color theme="8" tint="-0.249977111117893"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <strike/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <color theme="4" tint="-0.249977111117893"/>
-[...6 lines deleted...]
-      <sz val="12"/>
       <color rgb="FFA6192E"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FFA6192E"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -8805,96 +7867,83 @@
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="5"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="5"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="12"/>
       <color theme="4"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="4"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FFC00000"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="8" tint="-0.249977111117893"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="4"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...5 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="5" tint="-0.249977111117893"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -8938,51 +7987,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor auto="1"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="26">
+  <borders count="34">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -9255,1471 +8304,1016 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="264">
+  <cellXfs count="270">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="56" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="54" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="28" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="65" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...47 lines deleted...]
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...160 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="36" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...52 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFA6192E"/>
       <color rgb="FF6699FF"/>
       <color rgb="FF9954CC"/>
       <color rgb="FF548235"/>
       <color rgb="FFDE0000"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...639 lines deleted...]
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2022/11/relationships/FeaturePropertyBag" Target="featurePropertyBag/featurePropertyBag.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
@@ -10790,787 +9384,50 @@
           <a:off x="38100" y="63500"/>
           <a:ext cx="1393825" cy="378702"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...735 lines deleted...]
-  </mc:AlternateContent>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>22225</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>60325</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1173162</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>429502</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Picture 17">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-000012000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
@@ -11588,658 +9445,55 @@
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="327025" y="60325"/>
           <a:ext cx="1398587" cy="369177"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...65 lines deleted...]
-  </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...534 lines deleted...]
-  </mc:AlternateContent>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>28381</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>67258</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>738674</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>427653</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Picture 42">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0800-00002B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
@@ -12257,385 +9511,50 @@
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="281085" y="67258"/>
           <a:ext cx="1322615" cy="360395"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...333 lines deleted...]
-  </mc:AlternateContent>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>2452461</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>48596</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>68036</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>255879</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="Arrow: Down 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0800-000009000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
@@ -12718,117 +9637,50 @@
           <a:schemeClr val="accent2">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent2"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent2"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...65 lines deleted...]
-  </mc:AlternateContent>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1247255</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>48597</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1396416</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>275513</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Arrow: Down 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0800-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
@@ -12848,524 +9700,55 @@
           <a:schemeClr val="accent2">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent2"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent2"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...65 lines deleted...]
-  </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...400 lines deleted...]
-  </mc:AlternateContent>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1127125</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>378702</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
@@ -13449,658 +9832,55 @@
           <a:schemeClr val="accent2">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent2"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent2"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...132 lines deleted...]
-  </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...467 lines deleted...]
-  </mc:AlternateContent>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>22225</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1168400</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>391402</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
@@ -14118,658 +9898,55 @@
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="257175" y="22225"/>
           <a:ext cx="1406525" cy="369177"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...65 lines deleted...]
-  </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...534 lines deleted...]
-  </mc:AlternateContent>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>37510</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>50800</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1158285</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>419977</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Picture 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
@@ -14787,993 +9964,55 @@
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="243721" y="50800"/>
           <a:ext cx="1395724" cy="369177"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...467 lines deleted...]
-  </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...467 lines deleted...]
-  </mc:AlternateContent>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>37510</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>50800</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1158285</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>419977</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
@@ -15791,2400 +10030,55 @@
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="259760" y="50800"/>
           <a:ext cx="1412875" cy="369177"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...735 lines deleted...]
-  </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...1606 lines deleted...]
-  </mc:AlternateContent>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>57150</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1216025</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>435852</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
@@ -18207,1342 +10101,50 @@
           <a:off x="361950" y="47625"/>
           <a:ext cx="1406525" cy="378702"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...1290 lines deleted...]
-  </mc:AlternateContent>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>57150</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1216025</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>435852</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A07E0902-3CA2-4E0E-A711-D0B531C70BBC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
@@ -19560,1548 +10162,55 @@
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="361950" y="50800"/>
           <a:ext cx="1406525" cy="385052"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...199 lines deleted...]
-  </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...1290 lines deleted...]
-  </mc:AlternateContent>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>57150</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1141110</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>435852</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1F5033C-4838-481B-A721-8F5E4054B0A7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
@@ -21119,1328 +10228,55 @@
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="361950" y="47625"/>
           <a:ext cx="1406525" cy="388227"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...266 lines deleted...]
-  </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...1003 lines deleted...]
-  </mc:AlternateContent>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1206500</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>416802</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
@@ -22459,50 +10295,67 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="352425" y="38100"/>
           <a:ext cx="1406525" cy="378702"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/featurePropertyBag/featurePropertyBag.xml><?xml version="1.0" encoding="utf-8"?>
+<FeaturePropertyBags xmlns="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag">
+  <bag type="Checkbox"/>
+  <bag type="XFControls">
+    <bagId k="CellControl">0</bagId>
+  </bag>
+  <bag type="XFComplement">
+    <bagId k="XFControls">1</bagId>
+  </bag>
+  <bag type="XFComplements" extRef="XFComplementsMapperExtRef">
+    <a k="MappedFeaturePropertyBags">
+      <bagId>2</bagId>
+    </a>
+  </bag>
+</FeaturePropertyBags>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -22757,6980 +10610,3639 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/msc-plus--and-msho-care-coordination-resources" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/msc-plus--and-msho-care-coordination-resources" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/msc-plus--and-msho-care-coordination-resources" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/msc-plus--and-msho-care-coordination-resources" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/msc-plus--and-msho-care-coordination-resources" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/msc-plus--and-msho-care-coordination-resources" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucare.org/providers/care-managers/job-aids-resources" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp138.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp143.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing9.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp137.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp142.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp136.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp141.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp135.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp145.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp140.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp134.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp139.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp144.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp150.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp155.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp160.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing10.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp149.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp154.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp159.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp158.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp148.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp153.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp147.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp157.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp152.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp146.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp151.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp156.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp26.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp31.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp25.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp30.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp28.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp27.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp36.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp41.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp46.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp49.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp35.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp40.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp45.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp44.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp48.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp34.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp39.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp33.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp43.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp38.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp47.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp32.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp37.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp42.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp54.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp59.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp64.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp72.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp67.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp53.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp58.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp63.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp71.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp62.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp66.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp52.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp57.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp70.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp51.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp61.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp69.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp56.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp65.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp50.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp55.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp60.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp68.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp73.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp78.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp83.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp88.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp91.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp77.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp82.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp87.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp95.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp86.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp90.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp76.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp81.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp94.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp75.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp85.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp93.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp80.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp89.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp74.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp79.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp84.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp92.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp100.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp105.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp110.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp118.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing7.vml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp113.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp99.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp104.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp109.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp117.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp108.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp112.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp98.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp103.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp116.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp97.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp107.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp115.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp102.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp111.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp96.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp101.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp106.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp114.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp123.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp128.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp133.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing8.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp122.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp127.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp132.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp131.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp121.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp126.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp120.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp130.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp125.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp119.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp124.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp129.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5359690B-D66C-4EF3-8C88-03BD033081E9}">
   <sheetPr>
     <tabColor theme="0" tint="-0.34998626667073579"/>
   </sheetPr>
   <dimension ref="A1:D23"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:B4"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="40.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:4" ht="60.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="83" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="85"/>
+      <c r="A1" s="78" t="s">
+        <v>233</v>
+      </c>
+      <c r="B1" s="79"/>
+      <c r="C1" s="79"/>
+      <c r="D1" s="80"/>
     </row>
     <row r="2" spans="1:4" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="86" t="s">
+      <c r="A2" s="81" t="s">
+        <v>234</v>
+      </c>
+      <c r="B2" s="82"/>
+      <c r="C2" s="82"/>
+      <c r="D2" s="82"/>
+    </row>
+    <row r="3" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="89"/>
+      <c r="C3" s="89"/>
+      <c r="D3" s="89"/>
+    </row>
+    <row r="4" spans="1:4" s="26" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="87"/>
-[...4 lines deleted...]
-      <c r="A3" s="82" t="s">
+      <c r="B4" s="84"/>
+      <c r="C4" s="88" t="s">
+        <v>218</v>
+      </c>
+      <c r="D4" s="88"/>
+    </row>
+    <row r="5" spans="1:4" s="26" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="84" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="82"/>
-[...4 lines deleted...]
-      <c r="A4" s="89" t="s">
+      <c r="B5" s="84"/>
+      <c r="C5" s="84" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="89"/>
-[...6 lines deleted...]
-      <c r="A5" s="89" t="s">
+      <c r="D5" s="84"/>
+    </row>
+    <row r="6" spans="1:4" s="26" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="84" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="89"/>
-      <c r="C5" s="89" t="s">
+      <c r="B6" s="84"/>
+      <c r="C6" s="84" t="s">
+        <v>212</v>
+      </c>
+      <c r="D6" s="84"/>
+    </row>
+    <row r="7" spans="1:4" s="26" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="84" t="s">
+        <v>209</v>
+      </c>
+      <c r="B7" s="84"/>
+      <c r="C7" s="84" t="s">
         <v>5</v>
       </c>
-      <c r="D5" s="89"/>
-[...2 lines deleted...]
-      <c r="A6" s="89" t="s">
+      <c r="D7" s="84"/>
+    </row>
+    <row r="8" spans="1:4" s="26" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="84" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="84"/>
+      <c r="C8" s="84" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="89"/>
-[...46 lines deleted...]
-      <c r="D11" s="90"/>
+      <c r="D8" s="84"/>
+    </row>
+    <row r="9" spans="1:4" s="26" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="84" t="s">
+        <v>210</v>
+      </c>
+      <c r="B9" s="84"/>
+      <c r="C9" s="85" t="s">
+        <v>227</v>
+      </c>
+      <c r="D9" s="85"/>
+    </row>
+    <row r="10" spans="1:4" s="26" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="85"/>
+      <c r="B10" s="85"/>
+      <c r="C10" s="87"/>
+      <c r="D10" s="87"/>
+    </row>
+    <row r="11" spans="1:4" s="14" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="59"/>
+      <c r="C11" s="86"/>
+      <c r="D11" s="86"/>
     </row>
     <row r="23" spans="2:3" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="B23" s="88"/>
-      <c r="C23" s="88"/>
+      <c r="B23" s="83"/>
+      <c r="C23" s="83"/>
     </row>
   </sheetData>
-  <mergeCells count="17">
+  <mergeCells count="19">
+    <mergeCell ref="C10:D10"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C11:D11"/>
+    <mergeCell ref="A10:B10"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A6:B7" r:id="rId1" display="Institutional Member Requirements Grid" xr:uid="{4A9CECE6-97FC-4A12-918E-9DACDE38B96B}"/>
-[...4 lines deleted...]
-    <hyperlink ref="A10" r:id="rId6" xr:uid="{E6C2E9C7-30A6-4634-8CA9-9F269541FA62}"/>
+    <hyperlink ref="C4:D4" r:id="rId1" display=" CDCS Toolkit" xr:uid="{CC14376F-6C94-4D7D-B3A4-F4B826B6FA20}"/>
+    <hyperlink ref="A5:B5" r:id="rId2" display="In-Person Assessment Decision Tree" xr:uid="{4845CE4D-B3DC-4573-9D3F-DD545F1DA45D}"/>
+    <hyperlink ref="C5:D5" r:id="rId3" display="Institutional Member Requirements Grid" xr:uid="{17C28E37-AB5B-4181-AA90-2C685C36ECEC}"/>
+    <hyperlink ref="C7:D7" r:id="rId4" display="Member Engagement Strategies Job Aid" xr:uid="{5B0FA8A5-0173-414C-8C0B-392F32AE8663}"/>
+    <hyperlink ref="C9" r:id="rId5" xr:uid="{E241084D-FA37-4F6E-8319-3D0616411995}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" verticalDpi="200" r:id="rId7"/>
-  <drawing r:id="rId8"/>
+  <pageSetup orientation="portrait" verticalDpi="200" r:id="rId6"/>
+  <drawing r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C403735-05D9-4106-A66E-3762BFA02CCE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C403735-05D9-4106-A66E-3762BFA02CCE}">
   <sheetPr codeName="Sheet4">
     <tabColor rgb="FF92D050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:G20"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="D8" sqref="D8:F8"/>
+      <selection pane="bottomRight" activeCell="D26" sqref="D26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="3.7109375" customWidth="1"/>
     <col min="3" max="3" width="56.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="37.28515625" customWidth="1"/>
     <col min="5" max="5" width="65.5703125" customWidth="1"/>
     <col min="6" max="6" width="38.5703125" customWidth="1"/>
-    <col min="7" max="7" width="92.28515625" style="7" customWidth="1"/>
+    <col min="7" max="7" width="92.28515625" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:7" ht="53.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="95" t="s">
+      <c r="B1" s="110" t="s">
+        <v>129</v>
+      </c>
+      <c r="C1" s="111"/>
+      <c r="D1" s="111"/>
+      <c r="E1" s="111"/>
+      <c r="F1" s="25"/>
+    </row>
+    <row r="2" spans="2:7" s="28" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="134" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="135"/>
+      <c r="D2" s="233"/>
+      <c r="E2" s="234"/>
+      <c r="F2" s="235"/>
+      <c r="G2" s="27"/>
+    </row>
+    <row r="3" spans="2:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="163" t="s">
+        <v>68</v>
+      </c>
+      <c r="C3" s="164"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="42" t="s">
+        <v>130</v>
+      </c>
+      <c r="F3" s="2"/>
+    </row>
+    <row r="4" spans="2:7" s="11" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="163" t="s">
+        <v>70</v>
+      </c>
+      <c r="C4" s="164"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="13"/>
+      <c r="G4" s="12"/>
+    </row>
+    <row r="5" spans="2:7" s="11" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="163" t="s">
+        <v>115</v>
+      </c>
+      <c r="C5" s="164"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="45"/>
+      <c r="F5" s="13"/>
+      <c r="G5" s="12"/>
+    </row>
+    <row r="6" spans="2:7" ht="149.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="125" t="s">
+        <v>261</v>
+      </c>
+      <c r="C6" s="196"/>
+      <c r="D6" s="196"/>
+      <c r="E6" s="196"/>
+      <c r="F6" s="197"/>
+    </row>
+    <row r="7" spans="2:7" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D7" s="93" t="s">
+        <v>131</v>
+      </c>
+      <c r="E7" s="93"/>
+      <c r="F7" s="94"/>
+    </row>
+    <row r="8" spans="2:7" ht="96" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="D8" s="93" t="s">
+        <v>262</v>
+      </c>
+      <c r="E8" s="93"/>
+      <c r="F8" s="94"/>
+    </row>
+    <row r="9" spans="2:7" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="D9" s="93" t="s">
+        <v>187</v>
+      </c>
+      <c r="E9" s="93"/>
+      <c r="F9" s="94"/>
+    </row>
+    <row r="10" spans="2:7" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D10" s="93" t="s">
+        <v>132</v>
+      </c>
+      <c r="E10" s="93"/>
+      <c r="F10" s="94"/>
+    </row>
+    <row r="11" spans="2:7" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="16"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="239" t="s">
+        <v>133</v>
+      </c>
+      <c r="E11" s="239"/>
+      <c r="F11" s="240"/>
+    </row>
+    <row r="12" spans="2:7" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="D12" s="241" t="s">
+        <v>189</v>
+      </c>
+      <c r="E12" s="241"/>
+      <c r="F12" s="242"/>
+      <c r="G12" s="10"/>
+    </row>
+    <row r="13" spans="2:7" ht="89.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="203" t="s">
+        <v>180</v>
+      </c>
+      <c r="C13" s="196"/>
+      <c r="D13" s="196"/>
+      <c r="E13" s="196"/>
+      <c r="F13" s="197"/>
+    </row>
+    <row r="14" spans="2:7" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="D14" s="118" t="s">
+        <v>135</v>
+      </c>
+      <c r="E14" s="188"/>
+      <c r="F14" s="189"/>
+    </row>
+    <row r="15" spans="2:7" ht="144.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D15" s="118" t="s">
+        <v>136</v>
+      </c>
+      <c r="E15" s="188"/>
+      <c r="F15" s="189"/>
+    </row>
+    <row r="16" spans="2:7" ht="98.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="D16" s="118" t="s">
         <v>138</v>
       </c>
-      <c r="C1" s="96"/>
-[...20 lines deleted...]
-      <c r="E3" s="52" t="s">
+      <c r="E16" s="188"/>
+      <c r="F16" s="189"/>
+    </row>
+    <row r="17" spans="2:7" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C17" s="6" t="s">
         <v>139</v>
       </c>
-      <c r="F3" s="2"/>
-[...37 lines deleted...]
-      <c r="D7" s="122" t="s">
+      <c r="D17" s="93" t="s">
         <v>140</v>
       </c>
-      <c r="E7" s="122"/>
-[...29 lines deleted...]
-      <c r="D10" s="122" t="s">
+      <c r="E17" s="93"/>
+      <c r="F17" s="94"/>
+      <c r="G17" s="4"/>
+    </row>
+    <row r="18" spans="2:7" ht="112.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="D18" s="118" t="s">
         <v>141</v>
       </c>
-      <c r="E10" s="122"/>
-[...5 lines deleted...]
-      <c r="D11" s="233" t="s">
+      <c r="E18" s="188"/>
+      <c r="F18" s="189"/>
+    </row>
+    <row r="19" spans="2:7" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="73" t="b">
+        <v>0</v>
+      </c>
+      <c r="C19" s="6" t="s">
         <v>142</v>
       </c>
-      <c r="E11" s="233"/>
-[...25 lines deleted...]
-      <c r="C14" s="10" t="s">
+      <c r="D19" s="118" t="s">
+        <v>182</v>
+      </c>
+      <c r="E19" s="118"/>
+      <c r="F19" s="118"/>
+    </row>
+    <row r="20" spans="2:7" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="71" t="b">
+        <v>0</v>
+      </c>
+      <c r="C20" s="77" t="s">
         <v>143</v>
       </c>
-      <c r="D14" s="103" t="s">
+      <c r="D20" s="236" t="s">
         <v>144</v>
       </c>
-      <c r="E14" s="181"/>
-[...67 lines deleted...]
-      <c r="F20" s="226"/>
+      <c r="E20" s="237"/>
+      <c r="F20" s="238"/>
     </row>
   </sheetData>
   <mergeCells count="21">
-    <mergeCell ref="D18:F18"/>
-[...6 lines deleted...]
-    <mergeCell ref="D19:F19"/>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="D16:F16"/>
     <mergeCell ref="D17:F17"/>
     <mergeCell ref="D10:F10"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D8:F8"/>
     <mergeCell ref="D9:F9"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D7:F7"/>
+    <mergeCell ref="D18:F18"/>
+    <mergeCell ref="D20:F20"/>
+    <mergeCell ref="D11:F11"/>
+    <mergeCell ref="D14:F14"/>
+    <mergeCell ref="D15:F15"/>
+    <mergeCell ref="B13:F13"/>
+    <mergeCell ref="D12:F12"/>
+    <mergeCell ref="D19:F19"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E4" location="'Table of Contents'!A1" display="Resouces/Relevant Job Aids" xr:uid="{533713AA-FA97-43E6-ACE6-E9F0B66C2BE0}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="49" fitToHeight="0" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
   <drawing r:id="rId2"/>
-  <legacyDrawing r:id="rId3"/>
-[...269 lines deleted...]
-  </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D515D0B5-454A-4101-82E0-AC268B37BFE3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D515D0B5-454A-4101-82E0-AC268B37BFE3}">
   <sheetPr codeName="Sheet5">
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
-  <dimension ref="A1:G22"/>
+  <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="B12" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="D16" sqref="D16:F16"/>
+      <selection pane="bottomRight" activeCell="M4" sqref="M4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.85546875" customWidth="1"/>
-    <col min="2" max="2" width="9.140625" style="9"/>
+    <col min="2" max="2" width="9.140625" style="5"/>
     <col min="3" max="3" width="34.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.7109375" customWidth="1"/>
     <col min="5" max="5" width="37.85546875" customWidth="1"/>
     <col min="6" max="6" width="53" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="53.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="262" t="s">
+      <c r="B1" s="244" t="s">
+        <v>145</v>
+      </c>
+      <c r="C1" s="111"/>
+      <c r="D1" s="111"/>
+      <c r="E1" s="245"/>
+      <c r="F1" s="25"/>
+      <c r="G1" s="3"/>
+    </row>
+    <row r="2" spans="1:7" s="28" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="134" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="135"/>
+      <c r="D2" s="136"/>
+      <c r="E2" s="137"/>
+      <c r="F2" s="138"/>
+      <c r="G2" s="27"/>
+    </row>
+    <row r="3" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="163" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3" s="243"/>
+      <c r="D3" s="54"/>
+      <c r="E3" s="50" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" s="49"/>
+    </row>
+    <row r="4" spans="1:7" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="163" t="s">
+        <v>146</v>
+      </c>
+      <c r="C4" s="243"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="49"/>
+    </row>
+    <row r="5" spans="1:7" ht="121.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="246" t="s">
+        <v>175</v>
+      </c>
+      <c r="C5" s="196"/>
+      <c r="D5" s="247"/>
+      <c r="E5" s="196"/>
+      <c r="F5" s="197"/>
+    </row>
+    <row r="6" spans="1:7" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="21"/>
+      <c r="B6" s="22"/>
+      <c r="C6" s="6"/>
+      <c r="D6" s="251" t="s">
+        <v>147</v>
+      </c>
+      <c r="E6" s="252"/>
+      <c r="F6" s="253"/>
+    </row>
+    <row r="7" spans="1:7" ht="89.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="62" t="b">
+        <v>0</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" s="165" t="s">
+        <v>148</v>
+      </c>
+      <c r="E7" s="207"/>
+      <c r="F7" s="208"/>
+    </row>
+    <row r="8" spans="1:7" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C8" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="D8" s="207" t="s">
+        <v>149</v>
+      </c>
+      <c r="E8" s="207"/>
+      <c r="F8" s="208"/>
+    </row>
+    <row r="9" spans="1:7" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="248" t="s">
+        <v>150</v>
+      </c>
+      <c r="C9" s="249"/>
+      <c r="D9" s="249"/>
+      <c r="E9" s="249"/>
+      <c r="F9" s="250"/>
+    </row>
+    <row r="10" spans="1:7" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="62" t="b">
+        <v>0</v>
+      </c>
+      <c r="C10" s="24" t="s">
+        <v>151</v>
+      </c>
+      <c r="D10" s="207" t="s">
+        <v>263</v>
+      </c>
+      <c r="E10" s="207"/>
+      <c r="F10" s="208"/>
+    </row>
+    <row r="11" spans="1:7" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="257" t="s">
+        <v>152</v>
+      </c>
+      <c r="C11" s="249"/>
+      <c r="D11" s="249"/>
+      <c r="E11" s="249"/>
+      <c r="F11" s="250"/>
+    </row>
+    <row r="12" spans="1:7" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="62" t="b">
+        <v>0</v>
+      </c>
+      <c r="C12" s="24" t="s">
+        <v>153</v>
+      </c>
+      <c r="D12" s="168" t="s">
+        <v>264</v>
+      </c>
+      <c r="E12" s="265"/>
+      <c r="F12" s="266"/>
+    </row>
+    <row r="13" spans="1:7" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="257" t="s">
         <v>154</v>
       </c>
-      <c r="C1" s="96"/>
-[...27 lines deleted...]
-      <c r="B4" s="204" t="s">
+      <c r="C13" s="249"/>
+      <c r="D13" s="249"/>
+      <c r="E13" s="249"/>
+      <c r="F13" s="250"/>
+    </row>
+    <row r="14" spans="1:7" ht="83.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="62" t="b">
+        <v>0</v>
+      </c>
+      <c r="C14" s="8" t="s">
         <v>155</v>
       </c>
-      <c r="C4" s="174"/>
-[...17 lines deleted...]
-      <c r="D6" s="259" t="s">
+      <c r="D14" s="258" t="s">
         <v>156</v>
       </c>
-      <c r="E6" s="260"/>
-[...7 lines deleted...]
-      <c r="D7" s="175" t="s">
+      <c r="E14" s="258"/>
+      <c r="F14" s="259"/>
+    </row>
+    <row r="15" spans="1:7" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="62" t="b">
+        <v>0</v>
+      </c>
+      <c r="C15" s="8" t="s">
         <v>157</v>
       </c>
-      <c r="E7" s="186"/>
-[...7 lines deleted...]
-      <c r="D8" s="186" t="s">
+      <c r="D15" s="258" t="s">
         <v>158</v>
       </c>
-      <c r="E8" s="186"/>
-[...3 lines deleted...]
-      <c r="B9" s="258" t="s">
+      <c r="E15" s="258"/>
+      <c r="F15" s="259"/>
+    </row>
+    <row r="16" spans="1:7" ht="120.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="62" t="b">
+        <v>0</v>
+      </c>
+      <c r="C16" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="D16" s="260" t="s">
+        <v>219</v>
+      </c>
+      <c r="E16" s="261"/>
+      <c r="F16" s="262"/>
+    </row>
+    <row r="17" spans="2:6" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="62" t="b">
+        <v>0</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="D17" s="207" t="s">
         <v>159</v>
       </c>
-      <c r="C9" s="241"/>
-[...6 lines deleted...]
-      <c r="C10" s="32" t="s">
+      <c r="E17" s="263"/>
+      <c r="F17" s="264"/>
+    </row>
+    <row r="18" spans="2:6" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="62" t="b">
+        <v>0</v>
+      </c>
+      <c r="C18" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="D18" s="267" t="s">
         <v>160</v>
       </c>
-      <c r="D10" s="186" t="s">
+      <c r="E18" s="268"/>
+      <c r="F18" s="269"/>
+    </row>
+    <row r="19" spans="2:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="62" t="b">
+        <v>0</v>
+      </c>
+      <c r="C19" s="8" t="s">
         <v>161</v>
       </c>
-      <c r="E10" s="186"/>
-[...3 lines deleted...]
-      <c r="B11" s="240" t="s">
+      <c r="D19" s="258" t="s">
         <v>162</v>
       </c>
-      <c r="C11" s="241"/>
-[...6 lines deleted...]
-      <c r="C12" s="32" t="s">
+      <c r="E19" s="261"/>
+      <c r="F19" s="262"/>
+    </row>
+    <row r="20" spans="2:6" ht="97.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="62" t="b">
+        <v>0</v>
+      </c>
+      <c r="C20" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="D20" s="258" t="s">
         <v>163</v>
       </c>
-      <c r="D12" s="178" t="s">
-[...111 lines deleted...]
-      <c r="F22" s="251"/>
+      <c r="E20" s="261"/>
+      <c r="F20" s="262"/>
+    </row>
+    <row r="21" spans="2:6" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="63" t="b">
+        <v>0</v>
+      </c>
+      <c r="C21" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="D21" s="254" t="s">
+        <v>181</v>
+      </c>
+      <c r="E21" s="255"/>
+      <c r="F21" s="256"/>
     </row>
   </sheetData>
-  <mergeCells count="23">
-[...4 lines deleted...]
-    <mergeCell ref="D2:F2"/>
+  <mergeCells count="22">
+    <mergeCell ref="D12:F12"/>
+    <mergeCell ref="B11:F11"/>
+    <mergeCell ref="D18:F18"/>
+    <mergeCell ref="D19:F19"/>
+    <mergeCell ref="D20:F20"/>
+    <mergeCell ref="D21:F21"/>
+    <mergeCell ref="B13:F13"/>
+    <mergeCell ref="D14:F14"/>
+    <mergeCell ref="D15:F15"/>
+    <mergeCell ref="D16:F16"/>
+    <mergeCell ref="D17:F17"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="D7:F7"/>
     <mergeCell ref="D8:F8"/>
     <mergeCell ref="B9:F9"/>
     <mergeCell ref="D10:F10"/>
     <mergeCell ref="D6:F6"/>
-    <mergeCell ref="D22:F22"/>
-[...10 lines deleted...]
-    <mergeCell ref="D20:F20"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="B1:E1"/>
+    <mergeCell ref="B2:C2"/>
+    <mergeCell ref="D2:F2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E3" location="'Table of Contents'!A1" display="Resouces/Relevant Job Aids" xr:uid="{FC5CD8EC-3C35-4A38-A1C8-FA924A0E61E7}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="200" r:id="rId1"/>
   <drawing r:id="rId2"/>
-  <legacyDrawing r:id="rId3"/>
-[...335 lines deleted...]
-  </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B5E56B97-0D48-44C2-97BA-1D901D7F67B5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B5E56B97-0D48-44C2-97BA-1D901D7F67B5}">
   <sheetPr codeName="Sheet1">
     <tabColor rgb="FF002060"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:G16"/>
+  <dimension ref="B1:G17"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="D10" sqref="D10:F10"/>
+      <selection pane="bottomRight" activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.5703125" customWidth="1"/>
     <col min="2" max="2" width="4.5703125" customWidth="1"/>
     <col min="3" max="3" width="30.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="25.5703125" customWidth="1"/>
     <col min="5" max="5" width="41.140625" customWidth="1"/>
     <col min="6" max="6" width="69.85546875" customWidth="1"/>
-    <col min="7" max="7" width="35.28515625" style="7" customWidth="1"/>
+    <col min="7" max="7" width="35.28515625" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:7" ht="53.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="95" t="s">
+      <c r="B1" s="110" t="s">
+        <v>235</v>
+      </c>
+      <c r="C1" s="111"/>
+      <c r="D1" s="111"/>
+      <c r="E1" s="111"/>
+      <c r="F1" s="112"/>
+    </row>
+    <row r="2" spans="2:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="113" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="114"/>
+      <c r="D2" s="115"/>
+      <c r="E2" s="116"/>
+      <c r="F2" s="117"/>
+    </row>
+    <row r="3" spans="2:7" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" s="129"/>
+      <c r="D3" s="130"/>
+      <c r="E3" s="131"/>
+      <c r="F3" s="18"/>
+      <c r="G3"/>
+    </row>
+    <row r="4" spans="2:7" s="11" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="123" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" s="124"/>
+      <c r="D4" s="132"/>
+      <c r="E4" s="133"/>
+      <c r="F4" s="48" t="s">
         <v>11</v>
       </c>
-      <c r="C1" s="96"/>
-[...5 lines deleted...]
-      <c r="B2" s="98" t="s">
+      <c r="G4" s="12"/>
+    </row>
+    <row r="5" spans="2:7" ht="165.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="125" t="s">
+        <v>236</v>
+      </c>
+      <c r="C5" s="126"/>
+      <c r="D5" s="126"/>
+      <c r="E5" s="126"/>
+      <c r="F5" s="127"/>
+    </row>
+    <row r="6" spans="2:7" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="120" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="99"/>
-[...5 lines deleted...]
-      <c r="B3" s="113" t="s">
+      <c r="C6" s="121"/>
+      <c r="D6" s="121"/>
+      <c r="E6" s="121"/>
+      <c r="F6" s="122"/>
+    </row>
+    <row r="7" spans="2:7" ht="63.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="62" t="b">
+        <v>0</v>
+      </c>
+      <c r="C7" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C3" s="114"/>
-[...6 lines deleted...]
-      <c r="B4" s="108" t="s">
+      <c r="D7" s="107" t="s">
         <v>14</v>
       </c>
-      <c r="C4" s="109"/>
-[...2 lines deleted...]
-      <c r="F4" s="61" t="s">
+      <c r="E7" s="108"/>
+      <c r="F7" s="109"/>
+    </row>
+    <row r="8" spans="2:7" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="62" t="b">
+        <v>0</v>
+      </c>
+      <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="G4" s="16"/>
-[...11 lines deleted...]
-      <c r="B6" s="105" t="s">
+      <c r="D8" s="95" t="s">
         <v>16</v>
       </c>
-      <c r="C6" s="106"/>
-[...6 lines deleted...]
-      <c r="C7" s="10" t="s">
+      <c r="E8" s="95"/>
+      <c r="F8" s="96"/>
+    </row>
+    <row r="9" spans="2:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="62" t="b">
+        <v>0</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="D7" s="92" t="s">
+      <c r="D9" s="93" t="s">
         <v>18</v>
       </c>
-      <c r="E7" s="93"/>
-[...4 lines deleted...]
-      <c r="C8" s="10" t="s">
+      <c r="E9" s="93"/>
+      <c r="F9" s="94"/>
+    </row>
+    <row r="10" spans="2:7" ht="78" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="62" t="b">
+        <v>0</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="D8" s="124" t="s">
+      <c r="D10" s="118" t="s">
         <v>20</v>
       </c>
-      <c r="E8" s="124"/>
-[...4 lines deleted...]
-      <c r="C9" s="11" t="s">
+      <c r="E10" s="118"/>
+      <c r="F10" s="119"/>
+    </row>
+    <row r="11" spans="2:7" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="62" t="b">
+        <v>0</v>
+      </c>
+      <c r="C11" s="1"/>
+      <c r="D11" s="93" t="s">
         <v>21</v>
       </c>
-      <c r="D9" s="122" t="s">
+      <c r="E11" s="93"/>
+      <c r="F11" s="94"/>
+    </row>
+    <row r="12" spans="2:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="101" t="s">
         <v>22</v>
       </c>
-      <c r="E9" s="122"/>
-[...4 lines deleted...]
-      <c r="C10" s="10" t="s">
+      <c r="C12" s="102"/>
+      <c r="D12" s="102"/>
+      <c r="E12" s="102"/>
+      <c r="F12" s="103"/>
+    </row>
+    <row r="13" spans="2:7" ht="82.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="62" t="b">
+        <v>0</v>
+      </c>
+      <c r="C13" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="D10" s="103" t="s">
+      <c r="D13" s="97" t="s">
+        <v>223</v>
+      </c>
+      <c r="E13" s="97"/>
+      <c r="F13" s="98"/>
+    </row>
+    <row r="14" spans="2:7" ht="69.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="62" t="b">
+        <v>0</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" s="104" t="s">
         <v>24</v>
       </c>
-      <c r="E10" s="103"/>
-[...5 lines deleted...]
-      <c r="D11" s="122" t="s">
+      <c r="E14" s="105"/>
+      <c r="F14" s="106"/>
+    </row>
+    <row r="15" spans="2:7" ht="95.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="62" t="b">
+        <v>0</v>
+      </c>
+      <c r="C15" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="E11" s="122"/>
-[...3 lines deleted...]
-      <c r="B12" s="130" t="s">
+      <c r="D15" s="99" t="s">
+        <v>237</v>
+      </c>
+      <c r="E15" s="99"/>
+      <c r="F15" s="100"/>
+    </row>
+    <row r="16" spans="2:7" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="90" t="s">
         <v>26</v>
       </c>
-      <c r="C12" s="131"/>
-[...45 lines deleted...]
-    </row>
+      <c r="C16" s="91"/>
+      <c r="D16" s="91"/>
+      <c r="E16" s="91"/>
+      <c r="F16" s="92"/>
+    </row>
+    <row r="17" ht="8.25" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="B16:F16"/>
-[...6 lines deleted...]
-    <mergeCell ref="D14:F14"/>
     <mergeCell ref="D7:F7"/>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="D10:F10"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="D4:E4"/>
+    <mergeCell ref="B16:F16"/>
+    <mergeCell ref="D9:F9"/>
+    <mergeCell ref="D8:F8"/>
+    <mergeCell ref="D11:F11"/>
+    <mergeCell ref="D13:F13"/>
+    <mergeCell ref="D15:F15"/>
+    <mergeCell ref="B12:F12"/>
+    <mergeCell ref="D14:F14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F4" location="'Table of Contents'!A1" display="Resouces/Relevant Job Aids" xr:uid="{1B7AB03D-D7BE-4B08-B6C8-EE7E6F6932B4}"/>
   </hyperlinks>
   <pageMargins left="0.45" right="0.45" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="56" orientation="landscape" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
   <drawing r:id="rId2"/>
-  <legacyDrawing r:id="rId3"/>
-[...181 lines deleted...]
-  </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{148F1F23-5253-4365-B2D6-E5E6DBDAC0D5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{148F1F23-5253-4365-B2D6-E5E6DBDAC0D5}">
   <sheetPr codeName="Sheet3">
     <tabColor rgb="FFA6192E"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:G17"/>
+  <dimension ref="B1:G16"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
-      <selection pane="bottomLeft" activeCell="C12" sqref="C12"/>
+      <selection pane="bottomLeft" activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="3.7109375" customWidth="1"/>
     <col min="3" max="3" width="43" customWidth="1"/>
     <col min="4" max="4" width="26.85546875" customWidth="1"/>
     <col min="5" max="5" width="58.28515625" customWidth="1"/>
     <col min="6" max="6" width="51.5703125" customWidth="1"/>
-    <col min="7" max="7" width="64.85546875" style="7" customWidth="1"/>
+    <col min="7" max="7" width="64.85546875" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:7" ht="51" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="95" t="s">
+      <c r="B1" s="110" t="s">
+        <v>67</v>
+      </c>
+      <c r="C1" s="111"/>
+      <c r="D1" s="111"/>
+      <c r="E1" s="111"/>
+      <c r="F1" s="25"/>
+    </row>
+    <row r="2" spans="2:7" s="28" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="134" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="135"/>
+      <c r="D2" s="136"/>
+      <c r="E2" s="137"/>
+      <c r="F2" s="138"/>
+      <c r="G2" s="27"/>
+    </row>
+    <row r="3" spans="2:7" s="28" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="141" t="s">
+        <v>68</v>
+      </c>
+      <c r="C3" s="142"/>
+      <c r="D3" s="29"/>
+      <c r="E3" s="43" t="s">
+        <v>69</v>
+      </c>
+      <c r="F3" s="30"/>
+      <c r="G3" s="27"/>
+    </row>
+    <row r="4" spans="2:7" s="28" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="141" t="s">
+        <v>70</v>
+      </c>
+      <c r="C4" s="142"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="33"/>
+      <c r="G4" s="27"/>
+    </row>
+    <row r="5" spans="2:7" s="38" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="141" t="s">
+        <v>71</v>
+      </c>
+      <c r="C5" s="154"/>
+      <c r="D5" s="34"/>
+      <c r="E5" s="35"/>
+      <c r="F5" s="36"/>
+      <c r="G5" s="37"/>
+    </row>
+    <row r="6" spans="2:7" ht="102" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="145" t="s">
         <v>72</v>
       </c>
-      <c r="C1" s="96"/>
-[...15 lines deleted...]
-      <c r="B3" s="143" t="s">
+      <c r="C6" s="146"/>
+      <c r="D6" s="146"/>
+      <c r="E6" s="146"/>
+      <c r="F6" s="147"/>
+    </row>
+    <row r="7" spans="2:7" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="62" t="b">
+        <v>0</v>
+      </c>
+      <c r="C7" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="C3" s="144"/>
-[...1 lines deleted...]
-      <c r="E3" s="53" t="s">
+      <c r="D7" s="118" t="s">
+        <v>238</v>
+      </c>
+      <c r="E7" s="118"/>
+      <c r="F7" s="119"/>
+    </row>
+    <row r="8" spans="2:7" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="62" t="b">
+        <v>0</v>
+      </c>
+      <c r="C8" s="6" t="s">
         <v>74</v>
       </c>
-      <c r="F3" s="39"/>
-[...3 lines deleted...]
-      <c r="B4" s="143" t="s">
+      <c r="D8" s="148" t="s">
         <v>75</v>
       </c>
-      <c r="C4" s="144"/>
-[...8 lines deleted...]
-      <c r="B5" s="143" t="s">
+      <c r="E8" s="149"/>
+      <c r="F8" s="150"/>
+    </row>
+    <row r="9" spans="2:7" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="62" t="b">
+        <v>0</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>76</v>
       </c>
-      <c r="C5" s="158"/>
-[...6 lines deleted...]
-      <c r="B6" s="147" t="s">
+      <c r="D9" s="93" t="s">
         <v>77</v>
       </c>
-      <c r="C6" s="148"/>
-[...6 lines deleted...]
-      <c r="C7" s="10" t="s">
+      <c r="E9" s="143"/>
+      <c r="F9" s="144"/>
+    </row>
+    <row r="10" spans="2:7" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="62" t="b">
+        <v>0</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>78</v>
       </c>
-      <c r="D7" s="103" t="s">
+      <c r="D10" s="118" t="s">
         <v>79</v>
       </c>
-      <c r="E7" s="103"/>
-[...4 lines deleted...]
-      <c r="C8" s="10" t="s">
+      <c r="E10" s="118"/>
+      <c r="F10" s="119"/>
+    </row>
+    <row r="11" spans="2:7" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="64" t="b">
+        <v>0</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D11" s="151" t="s">
         <v>80</v>
       </c>
-      <c r="D8" s="152" t="s">
+      <c r="E11" s="152"/>
+      <c r="F11" s="153"/>
+    </row>
+    <row r="12" spans="2:7" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="D12" s="95" t="s">
+        <v>229</v>
+      </c>
+      <c r="E12" s="155"/>
+      <c r="F12" s="156"/>
+    </row>
+    <row r="13" spans="2:7" ht="66.599999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="63" t="b">
+        <v>0</v>
+      </c>
+      <c r="C13" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="D13" s="139" t="s">
         <v>81</v>
       </c>
-      <c r="E8" s="153"/>
-[...66 lines deleted...]
-      <c r="F14" s="142"/>
+      <c r="E13" s="139"/>
+      <c r="F13" s="140"/>
+    </row>
+    <row r="15" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="C15" s="19"/>
     </row>
     <row r="16" spans="2:7" x14ac:dyDescent="0.25">
-      <c r="C16" s="26"/>
-[...2 lines deleted...]
-      <c r="C17" s="26"/>
+      <c r="C16" s="19"/>
     </row>
   </sheetData>
-  <mergeCells count="15">
+  <mergeCells count="14">
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="D10:F10"/>
-    <mergeCell ref="D14:F14"/>
+    <mergeCell ref="D13:F13"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D9:F9"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="D7:F7"/>
-    <mergeCell ref="D13:F13"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D8:F8"/>
     <mergeCell ref="D11:F11"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D12:F12"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E4" location="'Table of Contents'!A1" display="Resouces/Relevant Job Aids" xr:uid="{707970CC-4A14-4B4F-B36A-B5A985A4BC2D}"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup scale="68" fitToHeight="0" orientation="landscape" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
   <drawing r:id="rId2"/>
-  <legacyDrawing r:id="rId3"/>
-[...181 lines deleted...]
-  </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7E387918-B597-41C6-8DD8-C16CF242E305}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7E387918-B597-41C6-8DD8-C16CF242E305}">
   <sheetPr codeName="Sheet2">
     <tabColor rgb="FFFFC000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G23"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="97" zoomScaleNormal="97" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
-      <selection pane="bottomLeft" activeCell="B5" sqref="B5:F5"/>
+      <selection pane="bottomLeft" activeCell="I16" sqref="I16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.140625" style="58" customWidth="1"/>
+    <col min="1" max="1" width="3.140625" style="47" customWidth="1"/>
     <col min="2" max="2" width="4.140625" customWidth="1"/>
     <col min="3" max="3" width="30.140625" customWidth="1"/>
     <col min="4" max="4" width="24.7109375" customWidth="1"/>
     <col min="5" max="5" width="58.5703125" customWidth="1"/>
     <col min="6" max="6" width="70.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="53.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="95" t="s">
+      <c r="A1" s="66"/>
+      <c r="B1" s="161" t="s">
+        <v>27</v>
+      </c>
+      <c r="C1" s="162"/>
+      <c r="D1" s="162"/>
+      <c r="E1" s="162"/>
+      <c r="F1" s="70"/>
+      <c r="G1" s="3"/>
+    </row>
+    <row r="2" spans="1:7" s="28" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="68"/>
+      <c r="B2" s="157" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="158"/>
+      <c r="D2" s="159"/>
+      <c r="E2" s="159"/>
+      <c r="F2" s="160"/>
+      <c r="G2" s="27"/>
+    </row>
+    <row r="3" spans="1:7" s="28" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="68"/>
+      <c r="B3" s="163" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3" s="169"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="61" t="s">
+        <v>29</v>
+      </c>
+      <c r="F3" s="30"/>
+    </row>
+    <row r="4" spans="1:7" s="28" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="68"/>
+      <c r="B4" s="163" t="s">
+        <v>30</v>
+      </c>
+      <c r="C4" s="164"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="30"/>
+    </row>
+    <row r="5" spans="1:7" s="41" customFormat="1" ht="327.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="69"/>
+      <c r="B5" s="173" t="s">
+        <v>239</v>
+      </c>
+      <c r="C5" s="174"/>
+      <c r="D5" s="174"/>
+      <c r="E5" s="174"/>
+      <c r="F5" s="175"/>
+    </row>
+    <row r="6" spans="1:7" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="66"/>
+      <c r="B6" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="C1" s="96"/>
-[...18 lines deleted...]
-      <c r="B3" s="174" t="s">
+      <c r="D6" s="148" t="s">
         <v>32</v>
       </c>
-      <c r="C3" s="179"/>
-[...1 lines deleted...]
-      <c r="E3" s="52" t="s">
+      <c r="E6" s="149"/>
+      <c r="F6" s="150"/>
+    </row>
+    <row r="7" spans="1:7" ht="162.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="66"/>
+      <c r="B7" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C7" s="7"/>
+      <c r="D7" s="148" t="s">
         <v>33</v>
       </c>
-      <c r="F3" s="49"/>
-[...3 lines deleted...]
-      <c r="B4" s="174" t="s">
+      <c r="E7" s="149"/>
+      <c r="F7" s="150"/>
+    </row>
+    <row r="8" spans="1:7" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="66"/>
+      <c r="B8" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="144"/>
-[...18 lines deleted...]
-      <c r="C6" s="11" t="s">
+      <c r="D8" s="148" t="s">
         <v>35</v>
       </c>
-      <c r="D6" s="152" t="s">
+      <c r="E8" s="149"/>
+      <c r="F8" s="150"/>
+    </row>
+    <row r="9" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="66"/>
+      <c r="B9" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="E6" s="153"/>
-[...5 lines deleted...]
-      <c r="D7" s="152" t="s">
+      <c r="D9" s="148" t="s">
+        <v>190</v>
+      </c>
+      <c r="E9" s="149"/>
+      <c r="F9" s="150"/>
+    </row>
+    <row r="10" spans="1:7" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="66"/>
+      <c r="B10" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="E7" s="153"/>
-[...4 lines deleted...]
-      <c r="C8" s="11" t="s">
+      <c r="D10" s="148" t="s">
         <v>38</v>
       </c>
-      <c r="D8" s="152" t="s">
-[...25 lines deleted...]
-      <c r="F10" s="167"/>
+      <c r="E10" s="149"/>
+      <c r="F10" s="150"/>
     </row>
     <row r="11" spans="1:7" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11"/>
-      <c r="B11" s="20"/>
-[...8 lines deleted...]
-      <c r="G11" s="8"/>
+      <c r="B11" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" s="93" t="s">
+        <v>40</v>
+      </c>
+      <c r="E11" s="93"/>
+      <c r="F11" s="94"/>
+      <c r="G11" s="4"/>
     </row>
     <row r="12" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12"/>
-      <c r="B12" s="20"/>
-[...8 lines deleted...]
-      <c r="G12" s="7"/>
+      <c r="B12" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D12" s="176" t="s">
+        <v>41</v>
+      </c>
+      <c r="E12" s="177"/>
+      <c r="F12" s="178"/>
+      <c r="G12" s="3"/>
     </row>
     <row r="13" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B13" s="57"/>
-[...7 lines deleted...]
-      <c r="F13" s="167"/>
+      <c r="A13" s="66"/>
+      <c r="B13" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D13" s="148" t="s">
+        <v>42</v>
+      </c>
+      <c r="E13" s="149"/>
+      <c r="F13" s="150"/>
     </row>
     <row r="14" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B14" s="57"/>
-[...7 lines deleted...]
-      <c r="F14" s="167"/>
+      <c r="A14" s="66"/>
+      <c r="B14" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" s="148" t="s">
+        <v>240</v>
+      </c>
+      <c r="E14" s="149"/>
+      <c r="F14" s="150"/>
     </row>
     <row r="15" spans="1:7" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B15" s="57"/>
-[...7 lines deleted...]
-      <c r="F15" s="167"/>
+      <c r="A15" s="66"/>
+      <c r="B15" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D15" s="148" t="s">
+        <v>44</v>
+      </c>
+      <c r="E15" s="149"/>
+      <c r="F15" s="150"/>
     </row>
     <row r="16" spans="1:7" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16"/>
-      <c r="B16" s="20"/>
-[...12 lines deleted...]
-      <c r="C17" s="11" t="s">
+      <c r="B16" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" s="148" t="s">
+        <v>174</v>
+      </c>
+      <c r="E16" s="149"/>
+      <c r="F16" s="150"/>
+      <c r="G16" s="4"/>
+    </row>
+    <row r="17" spans="1:6" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="66"/>
+      <c r="B17" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D17" s="148" t="s">
+        <v>46</v>
+      </c>
+      <c r="E17" s="149"/>
+      <c r="F17" s="150"/>
+    </row>
+    <row r="18" spans="1:6" ht="69" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="66"/>
+      <c r="B18" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="D18" s="148" t="s">
+        <v>48</v>
+      </c>
+      <c r="E18" s="166"/>
+      <c r="F18" s="167"/>
+    </row>
+    <row r="19" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="66"/>
+      <c r="B19" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="D19" s="168" t="s">
         <v>50</v>
       </c>
-      <c r="D17" s="152" t="s">
+      <c r="E19" s="166"/>
+      <c r="F19" s="167"/>
+    </row>
+    <row r="20" spans="1:6" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="66"/>
+      <c r="B20" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C20" s="7" t="s">
         <v>51</v>
       </c>
-      <c r="E17" s="153"/>
-[...4 lines deleted...]
-      <c r="C18" s="10" t="s">
+      <c r="D20" s="165" t="s">
         <v>52</v>
       </c>
-      <c r="D18" s="152" t="s">
+      <c r="E20" s="143"/>
+      <c r="F20" s="144"/>
+    </row>
+    <row r="21" spans="1:6" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="66"/>
+      <c r="B21" s="71" t="b">
+        <v>0</v>
+      </c>
+      <c r="C21" s="15" t="s">
         <v>53</v>
       </c>
-      <c r="E18" s="176"/>
-[...36 lines deleted...]
-      <c r="C23" s="26"/>
+      <c r="D21" s="170" t="s">
+        <v>241</v>
+      </c>
+      <c r="E21" s="171"/>
+      <c r="F21" s="172"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C23" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="B2:C2"/>
-[...8 lines deleted...]
-    <mergeCell ref="D9:F9"/>
     <mergeCell ref="D21:F21"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="D15:F15"/>
     <mergeCell ref="D17:F17"/>
     <mergeCell ref="D6:F6"/>
     <mergeCell ref="D8:F8"/>
     <mergeCell ref="D10:F10"/>
     <mergeCell ref="D7:F7"/>
     <mergeCell ref="D14:F14"/>
     <mergeCell ref="D11:F11"/>
     <mergeCell ref="D12:F12"/>
     <mergeCell ref="D16:F16"/>
+    <mergeCell ref="B2:C2"/>
+    <mergeCell ref="D2:F2"/>
+    <mergeCell ref="B1:E1"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D20:F20"/>
+    <mergeCell ref="D18:F18"/>
+    <mergeCell ref="D19:F19"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D13:F13"/>
+    <mergeCell ref="D9:F9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E4" location="'Table of Contents'!A1" display="Resouces/Relevant Job Aids" xr:uid="{C609B094-2346-45FC-AE6D-D1A18D9FD65A}"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup scale="50" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
   <drawing r:id="rId2"/>
-  <legacyDrawing r:id="rId3"/>
-[...335 lines deleted...]
-  </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5A5C5991-A12B-4F00-9256-E78123429576}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5A5C5991-A12B-4F00-9256-E78123429576}">
   <sheetPr>
     <tabColor theme="7" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G24"/>
+  <dimension ref="A1:G23"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="97" zoomScaleNormal="97" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
-      <selection pane="bottomLeft" activeCell="B5" sqref="B5:F5"/>
+      <selection pane="bottomLeft" activeCell="H5" sqref="H5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.140625" style="58" customWidth="1"/>
+    <col min="1" max="1" width="3.140625" style="47" customWidth="1"/>
     <col min="2" max="2" width="4.140625" customWidth="1"/>
     <col min="3" max="3" width="34.5703125" customWidth="1"/>
     <col min="4" max="4" width="24.7109375" customWidth="1"/>
     <col min="5" max="5" width="58.5703125" customWidth="1"/>
     <col min="6" max="6" width="70.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="53.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="95" t="s">
+      <c r="A1" s="66"/>
+      <c r="B1" s="179" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1" s="180"/>
+      <c r="D1" s="180"/>
+      <c r="E1" s="180"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="3"/>
+    </row>
+    <row r="2" spans="1:7" s="28" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="68"/>
+      <c r="B2" s="134" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="135"/>
+      <c r="D2" s="181"/>
+      <c r="E2" s="182"/>
+      <c r="F2" s="183"/>
+      <c r="G2" s="27"/>
+    </row>
+    <row r="3" spans="1:7" s="28" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="68"/>
+      <c r="B3" s="141" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3" s="184"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="61" t="s">
+        <v>55</v>
+      </c>
+      <c r="F3" s="30"/>
+    </row>
+    <row r="4" spans="1:7" s="28" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="68"/>
+      <c r="B4" s="141" t="s">
+        <v>30</v>
+      </c>
+      <c r="C4" s="142"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="30"/>
+    </row>
+    <row r="5" spans="1:7" s="41" customFormat="1" ht="251.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="69"/>
+      <c r="B5" s="173" t="s">
+        <v>224</v>
+      </c>
+      <c r="C5" s="174"/>
+      <c r="D5" s="174"/>
+      <c r="E5" s="174"/>
+      <c r="F5" s="175"/>
+    </row>
+    <row r="6" spans="1:7" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="66"/>
+      <c r="B6" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D6" s="148" t="s">
+        <v>56</v>
+      </c>
+      <c r="E6" s="149"/>
+      <c r="F6" s="150"/>
+    </row>
+    <row r="7" spans="1:7" ht="130.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="66"/>
+      <c r="B7" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D7" s="176" t="s">
+        <v>242</v>
+      </c>
+      <c r="E7" s="177"/>
+      <c r="F7" s="178"/>
+    </row>
+    <row r="8" spans="1:7" ht="204" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="66"/>
+      <c r="B8" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D8" s="148" t="s">
         <v>59</v>
       </c>
-      <c r="C1" s="96"/>
-[...23 lines deleted...]
-      <c r="E3" s="52" t="s">
+      <c r="E8" s="149"/>
+      <c r="F8" s="150"/>
+    </row>
+    <row r="9" spans="1:7" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="66"/>
+      <c r="B9" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="F3" s="49"/>
-[...28 lines deleted...]
-      <c r="D6" s="152" t="s">
+      <c r="D9" s="148" t="s">
         <v>61</v>
       </c>
-      <c r="E6" s="153"/>
-[...33 lines deleted...]
-      <c r="F9" s="167"/>
+      <c r="E9" s="149"/>
+      <c r="F9" s="150"/>
     </row>
     <row r="10" spans="1:7" ht="83.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10"/>
-      <c r="B10" s="20"/>
-[...8 lines deleted...]
-      <c r="G10" s="7"/>
+      <c r="B10" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="D10" s="118" t="s">
+        <v>63</v>
+      </c>
+      <c r="E10" s="188"/>
+      <c r="F10" s="189"/>
+      <c r="G10" s="3"/>
     </row>
     <row r="11" spans="1:7" ht="80.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11"/>
-      <c r="B11" s="20"/>
-[...8 lines deleted...]
-      <c r="G11" s="8"/>
+      <c r="B11" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" s="93" t="s">
+        <v>166</v>
+      </c>
+      <c r="E11" s="93"/>
+      <c r="F11" s="94"/>
+      <c r="G11" s="4"/>
     </row>
     <row r="12" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12"/>
-      <c r="B12" s="20"/>
-[...8 lines deleted...]
-      <c r="G12" s="7"/>
+      <c r="B12" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D12" s="190" t="s">
+        <v>41</v>
+      </c>
+      <c r="E12" s="191"/>
+      <c r="F12" s="192"/>
+      <c r="G12" s="3"/>
     </row>
     <row r="13" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B13" s="57"/>
-[...7 lines deleted...]
-      <c r="F13" s="167"/>
+      <c r="A13" s="66"/>
+      <c r="B13" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D13" s="148" t="s">
+        <v>173</v>
+      </c>
+      <c r="E13" s="149"/>
+      <c r="F13" s="150"/>
     </row>
     <row r="14" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B14" s="57"/>
-[...7 lines deleted...]
-      <c r="F14" s="167"/>
+      <c r="A14" s="66"/>
+      <c r="B14" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" s="148" t="s">
+        <v>64</v>
+      </c>
+      <c r="E14" s="149"/>
+      <c r="F14" s="150"/>
     </row>
     <row r="15" spans="1:7" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15"/>
-      <c r="B15" s="20"/>
-[...8 lines deleted...]
-      <c r="G15" s="8"/>
+      <c r="B15" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D15" s="148" t="s">
+        <v>172</v>
+      </c>
+      <c r="E15" s="149"/>
+      <c r="F15" s="150"/>
+      <c r="G15" s="4"/>
     </row>
     <row r="16" spans="1:7" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B16" s="57"/>
-[...7 lines deleted...]
-      <c r="F16" s="167"/>
+      <c r="A16" s="66"/>
+      <c r="B16" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" s="148" t="s">
+        <v>167</v>
+      </c>
+      <c r="E16" s="149"/>
+      <c r="F16" s="150"/>
     </row>
     <row r="17" spans="1:7" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17"/>
-      <c r="B17" s="69"/>
-[...8 lines deleted...]
-      <c r="G17" s="7"/>
+      <c r="B17" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C17" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="D17" s="151" t="s">
+        <v>65</v>
+      </c>
+      <c r="E17" s="152"/>
+      <c r="F17" s="153"/>
+      <c r="G17" s="3"/>
     </row>
     <row r="18" spans="1:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B18" s="57"/>
-[...7 lines deleted...]
-      <c r="F18" s="167"/>
+      <c r="A18" s="66"/>
+      <c r="B18" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D18" s="148" t="s">
+        <v>168</v>
+      </c>
+      <c r="E18" s="149"/>
+      <c r="F18" s="150"/>
     </row>
     <row r="19" spans="1:7" ht="69" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B19" s="57"/>
-[...7 lines deleted...]
-      <c r="F19" s="177"/>
+      <c r="A19" s="66"/>
+      <c r="B19" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="D19" s="148" t="s">
+        <v>171</v>
+      </c>
+      <c r="E19" s="166"/>
+      <c r="F19" s="167"/>
     </row>
     <row r="20" spans="1:7" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B20" s="57"/>
-[...32 lines deleted...]
-      <c r="C24" s="26"/>
+      <c r="A20" s="66"/>
+      <c r="B20" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="D20" s="168" t="s">
+        <v>188</v>
+      </c>
+      <c r="E20" s="166"/>
+      <c r="F20" s="167"/>
+    </row>
+    <row r="21" spans="1:7" ht="68.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="66"/>
+      <c r="B21" s="71" t="b">
+        <v>0</v>
+      </c>
+      <c r="C21" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="D21" s="185" t="s">
+        <v>170</v>
+      </c>
+      <c r="E21" s="186"/>
+      <c r="F21" s="187"/>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C23" s="19"/>
     </row>
   </sheetData>
-  <mergeCells count="23">
-[...5 lines deleted...]
-    <mergeCell ref="B4:C4"/>
+  <mergeCells count="22">
+    <mergeCell ref="D20:F20"/>
+    <mergeCell ref="D21:F21"/>
     <mergeCell ref="D6:F6"/>
     <mergeCell ref="D7:F7"/>
     <mergeCell ref="D8:F8"/>
     <mergeCell ref="D14:F14"/>
     <mergeCell ref="D9:F9"/>
     <mergeCell ref="D10:F10"/>
     <mergeCell ref="D13:F13"/>
     <mergeCell ref="D11:F11"/>
     <mergeCell ref="D12:F12"/>
     <mergeCell ref="D16:F16"/>
     <mergeCell ref="D18:F18"/>
     <mergeCell ref="D19:F19"/>
-    <mergeCell ref="D22:F22"/>
     <mergeCell ref="D15:F15"/>
     <mergeCell ref="D17:F17"/>
-    <mergeCell ref="D20:F20"/>
-    <mergeCell ref="D21:F21"/>
+    <mergeCell ref="B5:F5"/>
+    <mergeCell ref="B1:E1"/>
+    <mergeCell ref="B2:C2"/>
+    <mergeCell ref="D2:F2"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="B4:C4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E4" location="'Table of Contents'!A1" display="Resouces/Relevant Job Aids" xr:uid="{9725E983-4BAF-45E0-8A3D-A4C57E3348FF}"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup scale="48" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
   <drawing r:id="rId2"/>
-  <legacyDrawing r:id="rId3"/>
-[...401 lines deleted...]
-  </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8451E66E-0D40-466E-85E5-FEE3D1D2BFEE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8451E66E-0D40-466E-85E5-FEE3D1D2BFEE}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:G35"/>
+  <dimension ref="B1:G34"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="D18" sqref="D18:F18"/>
+      <selection pane="bottomRight" activeCell="G28" sqref="G28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="3.7109375" customWidth="1"/>
     <col min="3" max="3" width="40.140625" customWidth="1"/>
     <col min="4" max="4" width="41" customWidth="1"/>
     <col min="5" max="5" width="65.5703125" customWidth="1"/>
     <col min="6" max="6" width="61.5703125" customWidth="1"/>
-    <col min="7" max="7" width="92.28515625" style="7" customWidth="1"/>
+    <col min="7" max="7" width="92.28515625" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:7" ht="53.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="95" t="s">
-[...15 lines deleted...]
-      <c r="G2" s="36"/>
+      <c r="B1" s="179" t="s">
+        <v>222</v>
+      </c>
+      <c r="C1" s="180"/>
+      <c r="D1" s="180"/>
+      <c r="E1" s="180"/>
+      <c r="F1" s="72"/>
+    </row>
+    <row r="2" spans="2:7" s="28" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="134" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="135"/>
+      <c r="D2" s="193"/>
+      <c r="E2" s="194"/>
+      <c r="F2" s="195"/>
+      <c r="G2" s="27"/>
     </row>
     <row r="3" spans="2:7" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="204" t="s">
-[...4 lines deleted...]
-      <c r="E3" s="52" t="s">
+      <c r="B3" s="163" t="s">
+        <v>68</v>
+      </c>
+      <c r="C3" s="164"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="F3" s="30"/>
+    </row>
+    <row r="4" spans="2:7" s="11" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="163" t="s">
+        <v>83</v>
+      </c>
+      <c r="C4" s="164"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="36"/>
+      <c r="G4" s="12"/>
+    </row>
+    <row r="5" spans="2:7" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="198" t="s">
+        <v>30</v>
+      </c>
+      <c r="C5" s="199"/>
+      <c r="D5" s="46"/>
+      <c r="E5" s="45"/>
+      <c r="F5" s="36"/>
+      <c r="G5" s="12"/>
+    </row>
+    <row r="6" spans="2:7" ht="136.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="125" t="s">
+        <v>84</v>
+      </c>
+      <c r="C6" s="196"/>
+      <c r="D6" s="196"/>
+      <c r="E6" s="196"/>
+      <c r="F6" s="197"/>
+    </row>
+    <row r="7" spans="2:7" ht="91.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D7" s="209" t="s">
+        <v>243</v>
+      </c>
+      <c r="E7" s="209"/>
+      <c r="F7" s="210"/>
+    </row>
+    <row r="8" spans="2:7" ht="123" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="D8" s="148" t="s">
+        <v>207</v>
+      </c>
+      <c r="E8" s="149"/>
+      <c r="F8" s="150"/>
+    </row>
+    <row r="9" spans="2:7" ht="144" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="D9" s="93" t="s">
+        <v>244</v>
+      </c>
+      <c r="E9" s="93"/>
+      <c r="F9" s="94"/>
+    </row>
+    <row r="10" spans="2:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D10" s="148" t="s">
+        <v>185</v>
+      </c>
+      <c r="E10" s="149"/>
+      <c r="F10" s="150"/>
+    </row>
+    <row r="11" spans="2:7" ht="77.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="D11" s="99" t="s">
         <v>89</v>
       </c>
-      <c r="F3" s="39"/>
-[...2 lines deleted...]
-      <c r="B4" s="204" t="s">
+      <c r="E11" s="99"/>
+      <c r="F11" s="100"/>
+    </row>
+    <row r="12" spans="2:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>90</v>
       </c>
-      <c r="C4" s="205"/>
-[...18 lines deleted...]
-      <c r="B6" s="110" t="s">
+      <c r="D12" s="93" t="s">
         <v>91</v>
       </c>
-      <c r="C6" s="188"/>
-[...6 lines deleted...]
-      <c r="C7" s="10" t="s">
+      <c r="E12" s="93"/>
+      <c r="F12" s="94"/>
+    </row>
+    <row r="13" spans="2:7" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C13" s="7" t="s">
         <v>92</v>
       </c>
-      <c r="D7" s="150" t="s">
-[...18 lines deleted...]
-      <c r="C9" s="10" t="s">
+      <c r="D13" s="95" t="s">
+        <v>93</v>
+      </c>
+      <c r="E13" s="155"/>
+      <c r="F13" s="156"/>
+    </row>
+    <row r="14" spans="2:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C14" s="7" t="s">
         <v>94</v>
       </c>
-      <c r="D9" s="122" t="s">
-[...18 lines deleted...]
-      <c r="C11" s="10" t="s">
+      <c r="D14" s="207" t="s">
         <v>95</v>
       </c>
-      <c r="D11" s="128" t="s">
-[...55 lines deleted...]
-      <c r="D16" s="188"/>
+      <c r="E14" s="207"/>
+      <c r="F14" s="208"/>
+    </row>
+    <row r="15" spans="2:7" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="203" t="s">
+        <v>178</v>
+      </c>
+      <c r="C15" s="196"/>
+      <c r="D15" s="196"/>
+      <c r="E15" s="196"/>
+      <c r="F15" s="197"/>
+    </row>
+    <row r="16" spans="2:7" ht="129.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="D16" s="118" t="s">
+        <v>221</v>
+      </c>
       <c r="E16" s="188"/>
       <c r="F16" s="189"/>
     </row>
-    <row r="17" spans="2:7" ht="129.75" customHeight="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="C18" s="11" t="s">
+    <row r="17" spans="2:7" ht="252.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D17" s="118" t="s">
+        <v>245</v>
+      </c>
+      <c r="E17" s="188"/>
+      <c r="F17" s="189"/>
+    </row>
+    <row r="18" spans="2:7" ht="102" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="D18" s="118" t="s">
+        <v>246</v>
+      </c>
+      <c r="E18" s="188"/>
+      <c r="F18" s="189"/>
+    </row>
+    <row r="19" spans="2:7" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="D19" s="190" t="s">
+        <v>99</v>
+      </c>
+      <c r="E19" s="191"/>
+      <c r="F19" s="192"/>
+    </row>
+    <row r="20" spans="2:7" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="D20" s="190" t="s">
+        <v>100</v>
+      </c>
+      <c r="E20" s="191"/>
+      <c r="F20" s="192"/>
+    </row>
+    <row r="21" spans="2:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="D21" s="151" t="s">
+        <v>102</v>
+      </c>
+      <c r="E21" s="152"/>
+      <c r="F21" s="153"/>
+    </row>
+    <row r="22" spans="2:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D22" s="151" t="s">
         <v>103</v>
       </c>
-      <c r="D18" s="103" t="s">
-[...7 lines deleted...]
-      <c r="C19" s="10" t="s">
+      <c r="E22" s="152"/>
+      <c r="F22" s="153"/>
+    </row>
+    <row r="23" spans="2:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D23" s="151" t="s">
         <v>104</v>
       </c>
-      <c r="D19" s="103" t="s">
-[...7 lines deleted...]
-      <c r="C20" s="10" t="s">
+      <c r="E23" s="152"/>
+      <c r="F23" s="153"/>
+    </row>
+    <row r="24" spans="2:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C24" s="58" t="s">
+        <v>13</v>
+      </c>
+      <c r="D24" s="204" t="s">
         <v>105</v>
       </c>
-      <c r="D20" s="183" t="s">
+      <c r="E24" s="205"/>
+      <c r="F24" s="206"/>
+    </row>
+    <row r="25" spans="2:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D25" s="190" t="s">
+        <v>41</v>
+      </c>
+      <c r="E25" s="191"/>
+      <c r="F25" s="192"/>
+    </row>
+    <row r="26" spans="2:7" ht="80.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26" s="99" t="s">
         <v>106</v>
       </c>
-      <c r="E20" s="184"/>
-[...7 lines deleted...]
-      <c r="D21" s="183" t="s">
+      <c r="E26" s="99"/>
+      <c r="F26" s="100"/>
+      <c r="G26" s="4"/>
+    </row>
+    <row r="27" spans="2:7" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D27" s="148" t="s">
+        <v>206</v>
+      </c>
+      <c r="E27" s="149"/>
+      <c r="F27" s="150"/>
+      <c r="G27" s="4"/>
+    </row>
+    <row r="28" spans="2:7" ht="112.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B28" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C28" s="7" t="s">
         <v>107</v>
       </c>
-      <c r="E21" s="184"/>
-[...4 lines deleted...]
-      <c r="C22" s="10" t="s">
+      <c r="D28" s="118" t="s">
+        <v>247</v>
+      </c>
+      <c r="E28" s="188"/>
+      <c r="F28" s="189"/>
+    </row>
+    <row r="29" spans="2:7" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="73" t="b">
+        <v>0</v>
+      </c>
+      <c r="C29" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="D29" s="151" t="s">
+        <v>65</v>
+      </c>
+      <c r="E29" s="152"/>
+      <c r="F29" s="153"/>
+    </row>
+    <row r="30" spans="2:7" ht="102.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B30" s="71" t="b">
+        <v>0</v>
+      </c>
+      <c r="C30" s="17" t="s">
         <v>108</v>
       </c>
-      <c r="D22" s="155" t="s">
-[...110 lines deleted...]
-      <c r="C35" s="27"/>
+      <c r="D30" s="200" t="s">
+        <v>184</v>
+      </c>
+      <c r="E30" s="201"/>
+      <c r="F30" s="202"/>
+    </row>
+    <row r="32" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="C32" s="20"/>
+    </row>
+    <row r="34" spans="3:3" x14ac:dyDescent="0.25">
+      <c r="C34" s="20"/>
     </row>
   </sheetData>
-  <mergeCells count="32">
-[...17 lines deleted...]
-    <mergeCell ref="D24:F24"/>
+  <mergeCells count="31">
+    <mergeCell ref="D26:F26"/>
     <mergeCell ref="D28:F28"/>
-    <mergeCell ref="D30:F30"/>
-[...3 lines deleted...]
-    <mergeCell ref="D29:F29"/>
     <mergeCell ref="D10:F10"/>
     <mergeCell ref="D14:F14"/>
     <mergeCell ref="D7:F7"/>
     <mergeCell ref="D9:F9"/>
     <mergeCell ref="D11:F11"/>
     <mergeCell ref="D12:F12"/>
     <mergeCell ref="D13:F13"/>
     <mergeCell ref="D8:F8"/>
+    <mergeCell ref="B6:F6"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D30:F30"/>
+    <mergeCell ref="B15:F15"/>
+    <mergeCell ref="D16:F16"/>
+    <mergeCell ref="D17:F17"/>
+    <mergeCell ref="D18:F18"/>
+    <mergeCell ref="D21:F21"/>
+    <mergeCell ref="D19:F19"/>
+    <mergeCell ref="D20:F20"/>
+    <mergeCell ref="D24:F24"/>
+    <mergeCell ref="D23:F23"/>
+    <mergeCell ref="D27:F27"/>
+    <mergeCell ref="D29:F29"/>
+    <mergeCell ref="D22:F22"/>
+    <mergeCell ref="D25:F25"/>
+    <mergeCell ref="B1:E1"/>
+    <mergeCell ref="B2:C2"/>
+    <mergeCell ref="D2:F2"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="B4:C4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E4" location="'Table of Contents'!A1" display="Resouces/Relevant Job Aids" xr:uid="{BBA51BBB-C2EB-4BA7-ACF7-40E2003FD486}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="49" fitToHeight="0" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
   <drawing r:id="rId2"/>
-  <legacyDrawing r:id="rId3"/>
-[...533 lines deleted...]
-  </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6F045B17-E85D-4669-AAF3-0A4C1BF13CEB}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6F045B17-E85D-4669-AAF3-0A4C1BF13CEB}">
   <sheetPr>
     <tabColor theme="5"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:G33"/>
+  <dimension ref="B1:G32"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="106" zoomScaleNormal="106" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="106" zoomScaleNormal="106" workbookViewId="0">
+      <pane xSplit="1" ySplit="4" topLeftCell="B17" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="D21" sqref="D21:F21"/>
+      <selection pane="bottomRight" activeCell="D19" sqref="D19:F19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="3.7109375" customWidth="1"/>
     <col min="3" max="3" width="40.140625" customWidth="1"/>
     <col min="4" max="4" width="41" customWidth="1"/>
     <col min="5" max="5" width="65.5703125" customWidth="1"/>
     <col min="6" max="6" width="92.5703125" customWidth="1"/>
-    <col min="7" max="7" width="92.28515625" style="7" customWidth="1"/>
+    <col min="7" max="7" width="92.28515625" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:7" ht="53.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="95" t="s">
+      <c r="B1" s="110" t="s">
+        <v>165</v>
+      </c>
+      <c r="C1" s="111"/>
+      <c r="D1" s="111"/>
+      <c r="E1" s="111"/>
+      <c r="F1" s="25"/>
+    </row>
+    <row r="2" spans="2:7" s="28" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="134" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="135"/>
+      <c r="D2" s="193"/>
+      <c r="E2" s="194"/>
+      <c r="F2" s="195"/>
+      <c r="G2" s="27"/>
+    </row>
+    <row r="3" spans="2:7" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="163" t="s">
+        <v>68</v>
+      </c>
+      <c r="C3" s="164"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="42" t="s">
+        <v>82</v>
+      </c>
+      <c r="F3" s="30"/>
+    </row>
+    <row r="4" spans="2:7" s="11" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="163" t="s">
+        <v>164</v>
+      </c>
+      <c r="C4" s="164"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="36"/>
+      <c r="G4" s="12"/>
+    </row>
+    <row r="5" spans="2:7" ht="123" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="125" t="s">
+        <v>248</v>
+      </c>
+      <c r="C5" s="196"/>
+      <c r="D5" s="196"/>
+      <c r="E5" s="196"/>
+      <c r="F5" s="197"/>
+    </row>
+    <row r="6" spans="2:7" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C6" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D6" s="93" t="s">
+        <v>86</v>
+      </c>
+      <c r="E6" s="93"/>
+      <c r="F6" s="94"/>
+    </row>
+    <row r="7" spans="2:7" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C7" s="52" t="s">
+        <v>109</v>
+      </c>
+      <c r="D7" s="214" t="s">
+        <v>225</v>
+      </c>
+      <c r="E7" s="215"/>
+      <c r="F7" s="216"/>
+    </row>
+    <row r="8" spans="2:7" ht="132" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="D8" s="148" t="s">
+        <v>249</v>
+      </c>
+      <c r="E8" s="149"/>
+      <c r="F8" s="150"/>
+      <c r="G8" s="57"/>
+    </row>
+    <row r="9" spans="2:7" ht="194.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="D9" s="93" t="s">
+        <v>250</v>
+      </c>
+      <c r="E9" s="93"/>
+      <c r="F9" s="94"/>
+    </row>
+    <row r="10" spans="2:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D10" s="148" t="s">
+        <v>185</v>
+      </c>
+      <c r="E10" s="149"/>
+      <c r="F10" s="150"/>
+    </row>
+    <row r="11" spans="2:7" ht="82.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="D11" s="99" t="s">
+        <v>176</v>
+      </c>
+      <c r="E11" s="99"/>
+      <c r="F11" s="100"/>
+    </row>
+    <row r="12" spans="2:7" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D12" s="93" t="s">
+        <v>91</v>
+      </c>
+      <c r="E12" s="93"/>
+      <c r="F12" s="94"/>
+    </row>
+    <row r="13" spans="2:7" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="D13" s="95" t="s">
+        <v>93</v>
+      </c>
+      <c r="E13" s="155"/>
+      <c r="F13" s="156"/>
+    </row>
+    <row r="14" spans="2:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D14" s="207" t="s">
         <v>177</v>
       </c>
-      <c r="C1" s="96"/>
-[...163 lines deleted...]
-      <c r="D16" s="188"/>
+      <c r="E14" s="207"/>
+      <c r="F14" s="208"/>
+    </row>
+    <row r="15" spans="2:7" ht="118.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="203" t="s">
+        <v>198</v>
+      </c>
+      <c r="C15" s="196"/>
+      <c r="D15" s="196"/>
+      <c r="E15" s="196"/>
+      <c r="F15" s="197"/>
+    </row>
+    <row r="16" spans="2:7" ht="111.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="D16" s="118" t="s">
+        <v>230</v>
+      </c>
       <c r="E16" s="188"/>
       <c r="F16" s="189"/>
     </row>
-    <row r="17" spans="2:7" ht="111.75" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="D17" s="103" t="s">
+    <row r="17" spans="2:7" ht="275.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D17" s="118" t="s">
+        <v>251</v>
+      </c>
+      <c r="E17" s="188"/>
+      <c r="F17" s="189"/>
+      <c r="G17" s="57"/>
+    </row>
+    <row r="18" spans="2:7" ht="115.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C18" s="53" t="s">
+        <v>203</v>
+      </c>
+      <c r="D18" s="211" t="s">
+        <v>232</v>
+      </c>
+      <c r="E18" s="212"/>
+      <c r="F18" s="213"/>
+      <c r="G18" s="57"/>
+    </row>
+    <row r="19" spans="2:7" s="60" customFormat="1" ht="98.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="74" t="b">
+        <v>0</v>
+      </c>
+      <c r="C19" s="53" t="s">
+        <v>265</v>
+      </c>
+      <c r="D19" s="211" t="s">
         <v>266</v>
       </c>
-      <c r="E17" s="181"/>
-[...66 lines deleted...]
-      <c r="D23" s="155" t="s">
+      <c r="E19" s="212"/>
+      <c r="F19" s="213"/>
+      <c r="G19" s="57"/>
+    </row>
+    <row r="20" spans="2:7" ht="112.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="D20" s="93" t="s">
+        <v>252</v>
+      </c>
+      <c r="E20" s="143"/>
+      <c r="F20" s="144"/>
+    </row>
+    <row r="21" spans="2:7" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="67" t="b">
+        <v>0</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D21" s="99" t="s">
+        <v>194</v>
+      </c>
+      <c r="E21" s="99"/>
+      <c r="F21" s="100"/>
+      <c r="G21" s="4"/>
+    </row>
+    <row r="22" spans="2:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="67" t="b">
+        <v>0</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="D22" s="151" t="s">
+        <v>102</v>
+      </c>
+      <c r="E22" s="152"/>
+      <c r="F22" s="153"/>
+    </row>
+    <row r="23" spans="2:7" ht="99" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="67" t="b">
+        <v>0</v>
+      </c>
+      <c r="C23" s="53" t="s">
         <v>109</v>
       </c>
-      <c r="E23" s="156"/>
-[...72 lines deleted...]
-      <c r="C33" s="27"/>
+      <c r="D23" s="217" t="s">
+        <v>213</v>
+      </c>
+      <c r="E23" s="215"/>
+      <c r="F23" s="216"/>
+    </row>
+    <row r="24" spans="2:7" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="75" t="b">
+        <v>0</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D24" s="190" t="s">
+        <v>199</v>
+      </c>
+      <c r="E24" s="191"/>
+      <c r="F24" s="192"/>
+    </row>
+    <row r="25" spans="2:7" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="D25" s="176" t="s">
+        <v>226</v>
+      </c>
+      <c r="E25" s="177"/>
+      <c r="F25" s="178"/>
+    </row>
+    <row r="26" spans="2:7" ht="114" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C26" s="53" t="s">
+        <v>109</v>
+      </c>
+      <c r="D26" s="217" t="s">
+        <v>231</v>
+      </c>
+      <c r="E26" s="215"/>
+      <c r="F26" s="216"/>
+    </row>
+    <row r="27" spans="2:7" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="73" t="b">
+        <v>0</v>
+      </c>
+      <c r="C27" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="D27" s="151" t="s">
+        <v>65</v>
+      </c>
+      <c r="E27" s="152"/>
+      <c r="F27" s="153"/>
+    </row>
+    <row r="28" spans="2:7" ht="64.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B28" s="71" t="b">
+        <v>0</v>
+      </c>
+      <c r="C28" s="17" t="s">
+        <v>112</v>
+      </c>
+      <c r="D28" s="200" t="s">
+        <v>183</v>
+      </c>
+      <c r="E28" s="201"/>
+      <c r="F28" s="202"/>
+    </row>
+    <row r="30" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="C30" s="20"/>
+    </row>
+    <row r="32" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="C32" s="20"/>
     </row>
   </sheetData>
-  <mergeCells count="30">
-[...15 lines deleted...]
-    <mergeCell ref="D13:F13"/>
+  <mergeCells count="29">
+    <mergeCell ref="B1:E1"/>
+    <mergeCell ref="B2:C2"/>
+    <mergeCell ref="D2:F2"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="B4:C4"/>
     <mergeCell ref="D14:F14"/>
-    <mergeCell ref="B16:F16"/>
+    <mergeCell ref="B15:F15"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="D6:F6"/>
     <mergeCell ref="D8:F8"/>
     <mergeCell ref="D9:F9"/>
     <mergeCell ref="D10:F10"/>
     <mergeCell ref="D11:F11"/>
-    <mergeCell ref="D15:F15"/>
-[...4 lines deleted...]
-    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D19:F19"/>
+    <mergeCell ref="D16:F16"/>
+    <mergeCell ref="D27:F27"/>
+    <mergeCell ref="D28:F28"/>
+    <mergeCell ref="D7:F7"/>
+    <mergeCell ref="D26:F26"/>
+    <mergeCell ref="D25:F25"/>
+    <mergeCell ref="D24:F24"/>
+    <mergeCell ref="D21:F21"/>
+    <mergeCell ref="D17:F17"/>
+    <mergeCell ref="D18:F18"/>
+    <mergeCell ref="D20:F20"/>
+    <mergeCell ref="D23:F23"/>
+    <mergeCell ref="D22:F22"/>
+    <mergeCell ref="D12:F12"/>
+    <mergeCell ref="D13:F13"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E4" location="'Table of Contents'!A1" display="Resouces/Relevant Job Aids" xr:uid="{D9B9B363-835C-47D5-B9C8-8F16F0894CBA}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="49" fitToHeight="0" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
   <drawing r:id="rId2"/>
-  <legacyDrawing r:id="rId3"/>
-[...489 lines deleted...]
-  </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2CF64F0C-683D-4C7F-B8B5-3981D0FACE86}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2CF64F0C-683D-4C7F-B8B5-3981D0FACE86}">
   <sheetPr>
     <tabColor theme="9" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:G33"/>
+  <dimension ref="B1:G32"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="92" zoomScaleNormal="92" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="D20" sqref="D20:F20"/>
+      <selection pane="bottomRight" activeCell="D21" sqref="D21:F21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.85546875" customWidth="1"/>
     <col min="2" max="2" width="4.85546875" customWidth="1"/>
     <col min="3" max="3" width="40.140625" customWidth="1"/>
     <col min="4" max="4" width="41" customWidth="1"/>
     <col min="5" max="5" width="65.5703125" customWidth="1"/>
     <col min="6" max="6" width="92.5703125" customWidth="1"/>
-    <col min="7" max="7" width="92.28515625" style="7" customWidth="1"/>
+    <col min="7" max="7" width="92.28515625" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:7" ht="53.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="95" t="s">
+      <c r="B1" s="179" t="s">
+        <v>191</v>
+      </c>
+      <c r="C1" s="180"/>
+      <c r="D1" s="180"/>
+      <c r="E1" s="180"/>
+      <c r="F1" s="72"/>
+    </row>
+    <row r="2" spans="2:7" s="28" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="134" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="135"/>
+      <c r="D2" s="193"/>
+      <c r="E2" s="194"/>
+      <c r="F2" s="195"/>
+      <c r="G2" s="27"/>
+    </row>
+    <row r="3" spans="2:7" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="163" t="s">
+        <v>68</v>
+      </c>
+      <c r="C3" s="164"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="F3" s="30"/>
+    </row>
+    <row r="4" spans="2:7" s="11" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="163" t="s">
+        <v>164</v>
+      </c>
+      <c r="C4" s="164"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="55" t="s">
+        <v>196</v>
+      </c>
+      <c r="G4" s="12"/>
+    </row>
+    <row r="5" spans="2:7" ht="185.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="125" t="s">
         <v>214</v>
       </c>
-      <c r="C1" s="96"/>
-[...26 lines deleted...]
-      <c r="B4" s="204" t="s">
+      <c r="C5" s="196"/>
+      <c r="D5" s="196"/>
+      <c r="E5" s="196"/>
+      <c r="F5" s="197"/>
+    </row>
+    <row r="6" spans="2:7" ht="78" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C6" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D6" s="93" t="s">
+        <v>86</v>
+      </c>
+      <c r="E6" s="93"/>
+      <c r="F6" s="94"/>
+    </row>
+    <row r="7" spans="2:7" ht="144" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="D7" s="148" t="s">
+        <v>216</v>
+      </c>
+      <c r="E7" s="149"/>
+      <c r="F7" s="150"/>
+    </row>
+    <row r="8" spans="2:7" ht="158.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C8" s="56" t="s">
+        <v>195</v>
+      </c>
+      <c r="D8" s="218" t="s">
+        <v>197</v>
+      </c>
+      <c r="E8" s="219"/>
+      <c r="F8" s="220"/>
+    </row>
+    <row r="9" spans="2:7" ht="179.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="D9" s="93" t="s">
+        <v>253</v>
+      </c>
+      <c r="E9" s="93"/>
+      <c r="F9" s="94"/>
+      <c r="G9" s="57"/>
+    </row>
+    <row r="10" spans="2:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D10" s="148" t="s">
+        <v>185</v>
+      </c>
+      <c r="E10" s="149"/>
+      <c r="F10" s="150"/>
+    </row>
+    <row r="11" spans="2:7" ht="77.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="D11" s="99" t="s">
         <v>176</v>
       </c>
-      <c r="C4" s="205"/>
-[...20 lines deleted...]
-      <c r="C6" s="10" t="s">
+      <c r="E11" s="99"/>
+      <c r="F11" s="100"/>
+    </row>
+    <row r="12" spans="2:7" ht="131.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C12" s="56" t="s">
+        <v>215</v>
+      </c>
+      <c r="D12" s="218" t="s">
+        <v>217</v>
+      </c>
+      <c r="E12" s="219"/>
+      <c r="F12" s="220"/>
+    </row>
+    <row r="13" spans="2:7" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C13" s="52" t="s">
+        <v>109</v>
+      </c>
+      <c r="D13" s="214" t="s">
+        <v>208</v>
+      </c>
+      <c r="E13" s="215"/>
+      <c r="F13" s="216"/>
+    </row>
+    <row r="14" spans="2:7" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D14" s="93" t="s">
+        <v>91</v>
+      </c>
+      <c r="E14" s="93"/>
+      <c r="F14" s="94"/>
+    </row>
+    <row r="15" spans="2:7" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C15" s="7" t="s">
         <v>92</v>
       </c>
-      <c r="D6" s="122" t="s">
+      <c r="D15" s="95" t="s">
         <v>93</v>
       </c>
-      <c r="E6" s="122"/>
-[...18 lines deleted...]
-      <c r="D8" s="213" t="s">
+      <c r="E15" s="155"/>
+      <c r="F15" s="156"/>
+    </row>
+    <row r="16" spans="2:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D16" s="207" t="s">
+        <v>177</v>
+      </c>
+      <c r="E16" s="207"/>
+      <c r="F16" s="208"/>
+    </row>
+    <row r="17" spans="2:7" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="224" t="s">
+        <v>211</v>
+      </c>
+      <c r="C17" s="225"/>
+      <c r="D17" s="225"/>
+      <c r="E17" s="225"/>
+      <c r="F17" s="226"/>
+    </row>
+    <row r="18" spans="2:7" ht="135" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="D18" s="118" t="s">
         <v>221</v>
       </c>
-      <c r="E8" s="214"/>
-[...19 lines deleted...]
-      <c r="D10" s="152" t="s">
+      <c r="E18" s="188"/>
+      <c r="F18" s="189"/>
+    </row>
+    <row r="19" spans="2:7" ht="241.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D19" s="118" t="s">
+        <v>254</v>
+      </c>
+      <c r="E19" s="188"/>
+      <c r="F19" s="189"/>
+      <c r="G19" s="57"/>
+    </row>
+    <row r="20" spans="2:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="D20" s="151" t="s">
+        <v>102</v>
+      </c>
+      <c r="E20" s="152"/>
+      <c r="F20" s="153"/>
+    </row>
+    <row r="21" spans="2:7" ht="112.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="D21" s="93" t="s">
+        <v>255</v>
+      </c>
+      <c r="E21" s="143"/>
+      <c r="F21" s="144"/>
+    </row>
+    <row r="22" spans="2:7" ht="93" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22" s="209" t="s">
+        <v>194</v>
+      </c>
+      <c r="E22" s="209"/>
+      <c r="F22" s="210"/>
+      <c r="G22" s="4"/>
+    </row>
+    <row r="23" spans="2:7" ht="112.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="76"/>
+      <c r="C23" s="221" t="s">
+        <v>193</v>
+      </c>
+      <c r="D23" s="222"/>
+      <c r="E23" s="222"/>
+      <c r="F23" s="223"/>
+    </row>
+    <row r="24" spans="2:7" ht="112.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C24" s="56" t="s">
+        <v>192</v>
+      </c>
+      <c r="D24" s="218" t="s">
         <v>200</v>
       </c>
-      <c r="E10" s="153"/>
-[...117 lines deleted...]
-      <c r="D21" s="155" t="s">
+      <c r="E24" s="219"/>
+      <c r="F24" s="220"/>
+      <c r="G24" s="57"/>
+    </row>
+    <row r="25" spans="2:7" ht="87" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C25" s="53" t="s">
         <v>109</v>
       </c>
-      <c r="E21" s="156"/>
-[...95 lines deleted...]
-      <c r="C33" s="27"/>
+      <c r="D25" s="217" t="s">
+        <v>204</v>
+      </c>
+      <c r="E25" s="215"/>
+      <c r="F25" s="216"/>
+      <c r="G25" s="57"/>
+    </row>
+    <row r="26" spans="2:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="62" t="b">
+        <v>0</v>
+      </c>
+      <c r="C26" s="56" t="s">
+        <v>13</v>
+      </c>
+      <c r="D26" s="218" t="s">
+        <v>201</v>
+      </c>
+      <c r="E26" s="219"/>
+      <c r="F26" s="220"/>
+    </row>
+    <row r="27" spans="2:7" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="73" t="b">
+        <v>0</v>
+      </c>
+      <c r="C27" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="D27" s="151" t="s">
+        <v>65</v>
+      </c>
+      <c r="E27" s="152"/>
+      <c r="F27" s="153"/>
+    </row>
+    <row r="28" spans="2:7" ht="64.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B28" s="71" t="b">
+        <v>0</v>
+      </c>
+      <c r="C28" s="17" t="s">
+        <v>112</v>
+      </c>
+      <c r="D28" s="200" t="s">
+        <v>183</v>
+      </c>
+      <c r="E28" s="201"/>
+      <c r="F28" s="202"/>
+    </row>
+    <row r="30" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="C30" s="20"/>
+    </row>
+    <row r="32" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="C32" s="20"/>
     </row>
   </sheetData>
-  <mergeCells count="30">
+  <mergeCells count="29">
+    <mergeCell ref="D22:F22"/>
+    <mergeCell ref="D27:F27"/>
+    <mergeCell ref="D28:F28"/>
+    <mergeCell ref="D8:F8"/>
+    <mergeCell ref="D24:F24"/>
+    <mergeCell ref="C23:F23"/>
+    <mergeCell ref="D19:F19"/>
+    <mergeCell ref="D12:F12"/>
+    <mergeCell ref="D21:F21"/>
+    <mergeCell ref="D25:F25"/>
+    <mergeCell ref="D20:F20"/>
+    <mergeCell ref="D26:F26"/>
+    <mergeCell ref="D14:F14"/>
+    <mergeCell ref="D15:F15"/>
+    <mergeCell ref="D16:F16"/>
+    <mergeCell ref="B17:F17"/>
+    <mergeCell ref="D18:F18"/>
+    <mergeCell ref="D6:F6"/>
+    <mergeCell ref="D13:F13"/>
+    <mergeCell ref="D7:F7"/>
+    <mergeCell ref="D9:F9"/>
+    <mergeCell ref="D10:F10"/>
+    <mergeCell ref="D11:F11"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="B4:C4"/>
-    <mergeCell ref="B18:F18"/>
-[...22 lines deleted...]
-    <mergeCell ref="D17:F17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E4" location="'Table of Contents'!A1" display="Resouces/Relevant Job Aids" xr:uid="{31D5496F-F99B-4BD8-A2CC-6EB43C5B572F}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="49" fitToHeight="0" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
   <drawing r:id="rId2"/>
-  <legacyDrawing r:id="rId3"/>
-[...511 lines deleted...]
-  </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{27D76136-4A94-4B20-A957-AEFE5D2F971C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{27D76136-4A94-4B20-A957-AEFE5D2F971C}">
   <sheetPr>
     <tabColor rgb="FF9954CC"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:G23"/>
+  <dimension ref="B1:G22"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="B29" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="A12" sqref="A12:XFD12"/>
+      <selection pane="bottomRight" activeCell="E27" sqref="E27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="3.7109375" customWidth="1"/>
     <col min="3" max="3" width="31.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="41" customWidth="1"/>
     <col min="5" max="5" width="65.5703125" customWidth="1"/>
     <col min="6" max="6" width="56.140625" customWidth="1"/>
-    <col min="7" max="7" width="92.28515625" style="7" customWidth="1"/>
+    <col min="7" max="7" width="92.28515625" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:7" ht="53.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="95" t="s">
+      <c r="B1" s="110" t="s">
+        <v>113</v>
+      </c>
+      <c r="C1" s="111"/>
+      <c r="D1" s="111"/>
+      <c r="E1" s="111"/>
+      <c r="F1" s="25"/>
+    </row>
+    <row r="2" spans="2:7" s="28" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="134" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="135"/>
+      <c r="D2" s="233"/>
+      <c r="E2" s="234"/>
+      <c r="F2" s="235"/>
+      <c r="G2" s="27"/>
+    </row>
+    <row r="3" spans="2:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="163" t="s">
+        <v>68</v>
+      </c>
+      <c r="C3" s="164"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="42" t="s">
+        <v>114</v>
+      </c>
+      <c r="F3" s="30"/>
+    </row>
+    <row r="4" spans="2:7" s="11" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="163" t="s">
+        <v>70</v>
+      </c>
+      <c r="C4" s="164"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="36"/>
+      <c r="G4" s="12"/>
+    </row>
+    <row r="5" spans="2:7" s="11" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="163" t="s">
+        <v>115</v>
+      </c>
+      <c r="C5" s="164"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="45"/>
+      <c r="F5" s="36"/>
+      <c r="G5" s="12"/>
+    </row>
+    <row r="6" spans="2:7" ht="109.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="125" t="s">
+        <v>116</v>
+      </c>
+      <c r="C6" s="196"/>
+      <c r="D6" s="196"/>
+      <c r="E6" s="196"/>
+      <c r="F6" s="197"/>
+    </row>
+    <row r="7" spans="2:7" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D7" s="93" t="s">
+        <v>117</v>
+      </c>
+      <c r="E7" s="93"/>
+      <c r="F7" s="94"/>
+    </row>
+    <row r="8" spans="2:7" ht="117" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="D8" s="148" t="s">
+        <v>256</v>
+      </c>
+      <c r="E8" s="149"/>
+      <c r="F8" s="150"/>
+    </row>
+    <row r="9" spans="2:7" ht="118.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="D9" s="93" t="s">
+        <v>257</v>
+      </c>
+      <c r="E9" s="93"/>
+      <c r="F9" s="94"/>
+    </row>
+    <row r="10" spans="2:7" ht="90.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="D10" s="93" t="s">
+        <v>119</v>
+      </c>
+      <c r="E10" s="93"/>
+      <c r="F10" s="94"/>
+    </row>
+    <row r="11" spans="2:7" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="D11" s="93" t="s">
         <v>121</v>
       </c>
-      <c r="C1" s="96"/>
-[...20 lines deleted...]
-      <c r="E3" s="52" t="s">
+      <c r="E11" s="93"/>
+      <c r="F11" s="94"/>
+    </row>
+    <row r="12" spans="2:7" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="D12" s="95" t="s">
         <v>122</v>
       </c>
-      <c r="F3" s="39"/>
-[...14 lines deleted...]
-      <c r="B5" s="204" t="s">
+      <c r="E12" s="155"/>
+      <c r="F12" s="156"/>
+    </row>
+    <row r="13" spans="2:7" ht="21" x14ac:dyDescent="0.25">
+      <c r="B13" s="229" t="s">
         <v>123</v>
       </c>
-      <c r="C5" s="205"/>
-[...106 lines deleted...]
-      <c r="D15" s="188"/>
+      <c r="C13" s="230"/>
+      <c r="D13" s="230"/>
+      <c r="E13" s="230"/>
+      <c r="F13" s="231"/>
+    </row>
+    <row r="14" spans="2:7" ht="77.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="203" t="s">
+        <v>179</v>
+      </c>
+      <c r="C14" s="196"/>
+      <c r="D14" s="196"/>
+      <c r="E14" s="196"/>
+      <c r="F14" s="197"/>
+    </row>
+    <row r="15" spans="2:7" ht="129" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="D15" s="118" t="s">
+        <v>220</v>
+      </c>
       <c r="E15" s="188"/>
       <c r="F15" s="189"/>
     </row>
-    <row r="16" spans="2:7" ht="129" customHeight="1" x14ac:dyDescent="0.25">
-[...87 lines deleted...]
-      <c r="F23" s="226"/>
+    <row r="16" spans="2:7" ht="273" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D16" s="232" t="s">
+        <v>258</v>
+      </c>
+      <c r="E16" s="188"/>
+      <c r="F16" s="189"/>
+    </row>
+    <row r="17" spans="2:7" ht="98.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="D17" s="118" t="s">
+        <v>125</v>
+      </c>
+      <c r="E17" s="188"/>
+      <c r="F17" s="189"/>
+    </row>
+    <row r="18" spans="2:7" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="D18" s="93" t="s">
+        <v>127</v>
+      </c>
+      <c r="E18" s="93"/>
+      <c r="F18" s="94"/>
+      <c r="G18" s="4"/>
+    </row>
+    <row r="19" spans="2:7" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D19" s="148" t="s">
+        <v>186</v>
+      </c>
+      <c r="E19" s="149"/>
+      <c r="F19" s="150"/>
+      <c r="G19" s="4"/>
+    </row>
+    <row r="20" spans="2:7" ht="95.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="D20" s="118" t="s">
+        <v>260</v>
+      </c>
+      <c r="E20" s="188"/>
+      <c r="F20" s="189"/>
+    </row>
+    <row r="21" spans="2:7" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="73" t="b">
+        <v>0</v>
+      </c>
+      <c r="C21" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="D21" s="151" t="s">
+        <v>128</v>
+      </c>
+      <c r="E21" s="152"/>
+      <c r="F21" s="153"/>
+    </row>
+    <row r="22" spans="2:7" ht="69.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="71" t="b">
+        <v>0</v>
+      </c>
+      <c r="C22" s="17" t="s">
+        <v>108</v>
+      </c>
+      <c r="D22" s="139" t="s">
+        <v>259</v>
+      </c>
+      <c r="E22" s="227"/>
+      <c r="F22" s="228"/>
     </row>
   </sheetData>
-  <mergeCells count="24">
-[...16 lines deleted...]
-    <mergeCell ref="D8:F8"/>
+  <mergeCells count="23">
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D7:F7"/>
+    <mergeCell ref="D9:F9"/>
+    <mergeCell ref="D10:F10"/>
+    <mergeCell ref="D11:F11"/>
+    <mergeCell ref="D12:F12"/>
+    <mergeCell ref="D8:F8"/>
+    <mergeCell ref="D18:F18"/>
+    <mergeCell ref="D20:F20"/>
+    <mergeCell ref="D22:F22"/>
+    <mergeCell ref="B13:F13"/>
+    <mergeCell ref="B14:F14"/>
+    <mergeCell ref="D15:F15"/>
+    <mergeCell ref="D16:F16"/>
+    <mergeCell ref="D17:F17"/>
+    <mergeCell ref="D19:F19"/>
+    <mergeCell ref="D21:F21"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E4" location="'Table of Contents'!A1" display="Resouces/Relevant Job Aids" xr:uid="{63C0BB03-F12F-4AF8-8277-38047D7678CB}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="46" fitToHeight="0" orientation="landscape" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="13" max="16383" man="1"/>
+    <brk id="12" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
-  <legacyDrawing r:id="rId3"/>
-[...335 lines deleted...]
-  </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e908531e-9543-486d-9e86-16f8673deaa4">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <SharedWithUsers xmlns="9792340e-710e-4a62-8285-18c8d1cf75f6">
       <UserInfo>
         <DisplayName>Kristen Sagnes</DisplayName>
         <AccountId>10</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Dawn Sulland</DisplayName>
         <AccountId>14</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Samantha Rue</DisplayName>
         <AccountId>13</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008B40E277F7058D4D81E03D86AF3E569F" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d0f011584d8e1f4eed600d3d7def7eaf">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e908531e-9543-486d-9e86-16f8673deaa4" xmlns:ns3="9792340e-710e-4a62-8285-18c8d1cf75f6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e5fdf2448b7f456a4cec28118ce53925" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008B40E277F7058D4D81E03D86AF3E569F" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e8ec2c94e5cc2795062b5075d65761d0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e908531e-9543-486d-9e86-16f8673deaa4" xmlns:ns3="9792340e-710e-4a62-8285-18c8d1cf75f6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4bba3c191c85ade23f8575d5769a40c8" ns2:_="" ns3:_="">
     <xsd:import namespace="e908531e-9543-486d-9e86-16f8673deaa4"/>
     <xsd:import namespace="9792340e-710e-4a62-8285-18c8d1cf75f6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -29901,93 +14413,84 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54652680-6804-4DD2-A1C8-FF9FB8B915D8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="e908531e-9543-486d-9e86-16f8673deaa4"/>
     <ds:schemaRef ds:uri="9792340e-710e-4a62-8285-18c8d1cf75f6"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF764994-D6B5-4EF2-9FD0-378E1F62CECD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{021B4899-3DF8-442F-8279-A91CC7763B6F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB103DD9-B7A6-4049-90C8-46ECFDD3764B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e908531e-9543-486d-9e86-16f8673deaa4"/>
     <ds:schemaRef ds:uri="9792340e-710e-4a62-8285-18c8d1cf75f6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{c5a32a24-7702-4be1-8c90-7e9ebcb38acc}" enabled="0" method="" siteId="{c5a32a24-7702-4be1-8c90-7e9ebcb38acc}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>